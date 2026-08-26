--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я помню, господин Чжао тоже не курит, — улыбнулся бригадир.</w:t>
+        <w:t>— Я помню, Старый мастер Чжао тоже не курит, — улыбнулся бригадир.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я запомню, спасибо за совет, господин Чжао, — поспешно кивнул Дин Цзюньюань. Он поставил принесённые подарки и под пристальным взглядом Чжао Сюньчана сел на каменную скамью, чопорно сдвинув колени.</w:t>
+        <w:t>— Я запомню, спасибо за совет, Старый мастер Чжао, — поспешно кивнул Дин Цзюньюань. Он поставил принесённые подарки и под пристальным взглядом Чжао Сюньчана сел на каменную скамью, чопорно сдвинув колени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Чжао, что это сейчас было? В той комнате, кажется, кто-то есть…</w:t>
+        <w:t>— Старый мастер Чжао, что это сейчас было? В той комнате, кажется, кто-то есть…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5038,51 +5038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Лин только что вернул инструменты бригадиру и вместе с У Вэйвэем спускался с горы, болтая о Ли Хунъюй.</w:t>
+        <w:t>Чэнь Лин только что вернул инструменты бригадиру и вместе с У Вэйвэем спускался с горы, болтая о Ли Хунъюе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5326,51 +5326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Здравствуйте, господин Чжао. Мы сотрудники центра разведения птиц, нас прислали из Лесного управления, — сказала девушка в красной футболке, подходя ближе и доставая из сумки своё удостоверение.</w:t>
+        <w:t>— Здравствуйте, Старый мастер Чжао. Мы сотрудники центра разведения птиц, нас прислали из Лесного управления, — сказала девушка в красной футболке, подходя ближе и доставая из сумки своё удостоверение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>