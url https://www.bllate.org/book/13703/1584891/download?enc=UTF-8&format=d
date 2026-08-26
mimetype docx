--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хозяин, у… у меня есть деньги. Продайте мне ещё один комплект, я заплачу любую цену.</w:t>
+        <w:t>— Босс Ся, у… у меня есть деньги. Продайте мне ещё один комплект, я заплачу любую цену.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжоу Чжицян с болью в сердце смотрел на экран. Хозяин Ся оказался таким жадным и хитрым. Посредники хоть навар имеют, а он не заработал ни гроша, да ещё и чуть не погиб от рук повешенного призрака.</w:t>
+        <w:t>Чжоу Чжицян с болью в сердце смотрел на экран. Босс Ся оказался таким жадным и хитрым. Посредники хоть навар имеют, а он не заработал ни гроша, да ещё и чуть не погиб от рук повешенного призрака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>