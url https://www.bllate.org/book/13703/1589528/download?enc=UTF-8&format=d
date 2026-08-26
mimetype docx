--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 40. Крупная удача</w:t>
+        <w:t>Глава 40. Счастливый случай</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Какая деревня Гаоцзя? Давно уже город Даюнь. И не вздумай при них назвать это место деревней. Вся деревня разбогатела, такие теперь важные.</w:t>
+        <w:t>— Какая деревня Гаоцзя? Давно уже город Даюнь. И не вздумай при них назвать это место деревней. Вся деревня разбогатела, теперь они очень заносчивы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эх, почему нам так не повезло родиться в Даюне?</w:t>
+        <w:t>— Эх, почему нам так не повезло родиться в городе Даюнь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет больше никакой деревни Гаоцзя, — сказала она. — Лет пять-шесть назад она стала городом, и название сменили на Даюнь. Мол, крупная удача привалила. Вся деревня не пойми где нашла способ заработать, и все разбогатели.</w:t>
+        <w:t>— Нет больше никакой деревни Гаоцзя, — сказала она. — Лет пять-шесть назад она стала городом, и название сменили на Даюнь. В смысле, что им привалила великая удача. Вся деревня не пойми где нашла способ заработать, и все разбогатели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Бедная моя внученька! Я-то думала, она замуж в Гаоцзя вышла, будет в достатке жить. А оказалось, это логово демонов. Знала бы я, ни за что бы её туда не отпустила, даже если бы пришлось костьми лечь! Мне каждый день снится, как она под горой завалена, ни жить, ни умереть не может. Горькая моя доля!</w:t>
+        <w:t>— Бедная моя внученька! Я-то думала, она замуж в Гаоцзя вышла, будет в достатке жить. А оказалось, это логово злых духов. Знала бы я, ни за что бы её туда не отпустила, даже если бы пришлось костьми лечь! Мне каждый день снится, как она под горой завалена, ни жить, ни умереть не может. Горькая моя доля!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6798,51 +6798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С того момента, как её обманом вернули домой, она перестала быть человеком. Она стала просто инкубатором.</w:t>
+        <w:t>С того момента, как её обманом вернули домой, она перестала быть человеком. Она стала просто машиной для вынашивания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>