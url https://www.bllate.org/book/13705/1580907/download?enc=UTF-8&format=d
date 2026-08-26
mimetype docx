--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Ао умело стравливал леску, изматывая рыбу, и постепенно подтягивал её к борту. Вскоре над водой показалась серебристая спина.</w:t>
+        <w:t>Лу Ао умело стравливал леску, изматывая рыбу, и постепенно подтягивал её к борту. Вскоре над водой показалась темная спина.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Морской волк. Рыба не самая дорогая, но в этой особи было килограммов семь-восемь. Хорошее начало.</w:t>
+        <w:t>Морской волк. Рыба не самая дорогая, но в этой особи было три с половиной — четыре килограмма. Хорошее начало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,83 +3694,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Ао снова закинул удочку. Тянь Минчжи снимал каждое его движение, стараясь запечатлеть эти длинные, изящные пальцы, белые, словно резной нефрит.</w:t>
-[...31 lines deleted...]
-        <w:t>Не прошло и пяти минут, как леска снова натянулась. Опять барракуда, на этот раз ещё крупнее — за десять килограммов.</w:t>
+        <w:t>Лу Ао снова закинул удочку. Тянь Минчжи снимал каждое его движение, стараясь запечатлеть эти длинные, изящные пальцы, белые, словно белый нефрит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не прошло и пяти минут, как леска снова натянулась. Опять барракуда, на этот раз ещё крупнее — более пяти килограммов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,83 +3886,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дикий чёрный лещ, меньше полкило. Красная цена ему — юаней пятьдесят. У Лао Чэня дела чуть лучше: красный групер и лещ, вместе потянут на полторы тысячи граммов. Юаней триста заработает.</w:t>
-[...31 lines deleted...]
-        <w:t>— А теперь посмотрите на улов Бога Лу, — Ху Синцзинь начал перечислять, доставая рыбу одну за другой. — Три барракуды, в сумме килограммов двенадцать. Семь чёрных лещей — ещё килограммов шесть. Две масляные рыбы, шесть скорпен... А теперь — гвоздь программы!</w:t>
+        <w:t>— Дикий чёрный лещ, меньше полкило. Красная цена ему — юаней пятьдесят. У Лао Чэня дела чуть лучше: краснопятнистый групер и лещ, вместе потянут на полторы тысячи граммов. Юаней триста заработает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А теперь посмотрите на улов Бога Лу, — Ху Синцзинь начал перечислять, доставая рыбу одну за другой. — Три барракуды, в сумме килограммов двенадцать. Семь чёрных лещей — ещё килограммов шесть. Две масляные рыбы, около двух килограммов, шесть скорпен, чуть больше полукилограмма... А теперь — гвоздь программы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4014,51 +4014,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пятнистый луциан. Настоящая редкость в наших краях. В столице провинции за такого красавца дадут не меньше двух тысяч юаней за килограмм. А в этом экземпляре все два кило. Считайте сами — четыре тысячи юаней одним махом!</w:t>
+        <w:t>— Пятнистый луциан. Настоящая редкость в наших краях. В Синьлучжоу за такого красавца дадут не меньше двух тысяч юаней за килограмм. А в этом экземпляре все два кило. Считайте сами — четыре тысячи юаней одним махом!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>