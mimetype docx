--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из тумана вышел Ши Уянь в своих чёрных одеждах. Рукава его одеяний всё ещё хранили влажную прохладу Реки забвения.</w:t>
+        <w:t>Из тумана вышел Ши Уянь в своих чёрных одеждах. Рукава его одеяний всё ещё хранили влажную прохладу Реки Забвения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Минь, совершенно не замечая паники отца, с увлечением наблюдал за первым в своей жизни изгнанием враждебного призрака.</w:t>
+        <w:t>Гу Минь, совершенно не замечая паники отца, с увлечением наблюдал за первым в своей жизни изгнанием злого духа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Для изгнания такого враждебного призрака потребовался бы целый ритуал, проведённый опытным даосским мастером.</w:t>
+        <w:t>Для изгнания такого злого духа потребовался бы целый ритуал, проведённый опытным даосским мастером.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>