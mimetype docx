--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нить судьбы была красной, нить жизни и смерти — белой, нить матери и дитя — бледно-жёлтой или белой…</w:t>
+        <w:t>Нить брачной судьбы была красной, нить жизни и смерти — белой, Материнская нить — бледно-жёлтой или белой…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Уянь поднял руку. Свет звёзд и луны, собравшись в единый поток, влетел в храм, подхваченный ночным ветром, и, окутав Цин Цзэ мерцающим сиянием, влился в него. Призрачный силуэт белой змеи стал чётче.</w:t>
+        <w:t>Ши Уянь поднял руку. Свет звёзд и луны, собравшись в единый поток, влетел в Храм Короля-дракона, подхваченный ночным ветром, и, окутав Цин Цзэ мерцающим сиянием, влился в него. Призрачный силуэт белой змеи стал чётче.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Уянь взял его за запястье. Лёгкий порыв ветра — и храм опустел.</w:t>
+        <w:t>Ши Уянь взял его за запястье. Лёгкий порыв ветра — и Храм Короля-дракона опустел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Парень замер на несколько секунд, а затем, собравшись с духом, пнул водяного и, цепляясь руками за пол, выполз из лифта. Он принялся отчаянно колотить в левую дверь.</w:t>
+        <w:t>Парень замер на несколько секунд, а затем, собравшись с духом, пнул водяного призрака и, цепляясь руками за пол, выполз из лифта. Он принялся отчаянно колотить в левую дверь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Жители деревни сначала не хотели сносить храм, но Цин Цзэ сам больше не хотел там оставаться. Кстати, в тот день, когда вы были у храма, вы были в нелучшем состоянии? Он последовал за вами до самого города и вернулся, только когда окончательно потерял след.</w:t>
+        <w:t>— Жители деревни сначала не хотели сносить Храм Короля-дракона, но Цин Цзэ сам больше не хотел там оставаться. Кстати, в тот день, когда вы были у храма, вы были в нелучшем состоянии? Он последовал за вами до самого города и вернулся, только когда окончательно потерял след.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>