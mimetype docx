--- v0 (2026-05-15)
+++ v1 (2026-08-18)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы — высококвалифицированные сиделки, рекомендованные больницей! — ответила одна из них. — Мы будем обслуживать господина Ли!</w:t>
+        <w:t>— Мы — высококвалифицированные сиделки, рекомендованные больницей! — ответила одна из них. — Мы будем обслуживать Президента Ли!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И в тот момент, когда он уже готов был броситься на своего отца исильно клюнуть его, Фэн Ци на больничной койке наконец очнулся.</w:t>
+        <w:t>И в тот момент, когда он уже готов был броситься на своего отца и сильно клюнуть его, Фэн Ци на больничной койке наконец очнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6734,51 +6734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Может, его беспокоила красавица, которая днём пришла к нему и заставила признать цыплёнка своим сыном.</w:t>
+        <w:t>Может, его беспокоил красавец, который днём пришёл к нему и заставил признать цыплёнка своим сыном.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>