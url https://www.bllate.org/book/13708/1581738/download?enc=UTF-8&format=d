--- v0 (2026-05-18)
+++ v1 (2026-08-23)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ли, электронную версию я вам уже отправил, а бумажную сейчас везу. Вы просили позвонить вам первому, как только будет результат, вот я и звоню, чтобы сообщить.</w:t>
+        <w:t>— Президент Ли, электронную версию я вам уже отправил, а бумажную сейчас везу. Вы просили позвонить вам первому, как только будет результат, вот я и звоню, чтобы сообщить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В отличие от плохого папы, сидящего в офисе за компьютером, плотный птенец Фэн Юань, стоявший на незнакомце, сейчас находился в очень затруднительном положении.</w:t>
+        <w:t>В отличие от плохого папы, сидящего в офисе за компьютером, Крепыш Фэн Юань, стоявший на незнакомце, сейчас находился в очень затруднительном положении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сделав фото, он отправил их в ленту и выключил телефон.</w:t>
+        <w:t>Сделав фото, он отправил их в Моменты и выключил телефон.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Иди к господину Ли. Господин Ли добрый, может, сжалится над тобой, сиротой, и поможет.</w:t>
+        <w:t>— Иди к Президенту Ли. Президент Ли добрый, может, сжалится над тобой, сиротой, и поможет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Молодой господин Цинь, наш господин Ли только что уехал домой.</w:t>
+        <w:t>— Молодой господин Цинь, наш Президент Ли только что уехал домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,51 +4046,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Что происходит?» — недоумевал он, занимаясь делами. — «Господин Ли ведь холост, зачем ему вдруг детская комната?»</w:t>
+        <w:t>«Что происходит?» — недоумевал он, занимаясь делами. — «Президент Ли ведь холост, зачем ему вдруг детская комната?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5998,51 +5998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Через несколько секунд он поднял глаза и показал Фэн Ци скриншот из ленты новостей, который ему прислал какой-то доброжелатель.</w:t>
+        <w:t>Через несколько секунд он поднял глаза и показал Фэн Ци скриншот из Моментов, который ему прислал какой-то доброжелатель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>