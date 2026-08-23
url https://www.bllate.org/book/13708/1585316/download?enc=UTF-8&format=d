--- v0 (2026-05-18)
+++ v1 (2026-08-23)
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ли, как вы здесь оказались? Вы ошиблись дверью?</w:t>
+        <w:t>— Президент Ли, как вы здесь оказались? Вы ошиблись дверью?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,83 +1678,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ли, — один из них, хоть и был под действием благовоний, заговорил дрожащим голосом, — это не мы, мы не хотели ничего делать с Фэн Ци. Это Лю Чан, это он хотел прислать Фэн Ци сюда.</w:t>
-[...31 lines deleted...]
-        <w:t>— Господин Ли, мы правда не знали, что Фэн Ци — ваш человек. Это чистое недоразумение. Может быть, вы…</w:t>
+        <w:t>— Президент Ли, — один из них, хоть и был под действием благовоний, заговорил дрожащим голосом, — это не мы, мы не хотели ничего делать с Фэн Ци. Это Лю Чан, это он хотел прислать Фэн Ци сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Ли, мы правда не знали, что Фэн Ци — ваш человек. Это чистое недоразумение. Может быть, вы…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5006,51 +5006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У-у-у, ты плохой человек, Юань-Юань хочет к дяде!</w:t>
+        <w:t>— У-у-у, ты плохой человек, Юань-Юань хочет к младшему дяде!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5582,51 +5582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дедушка-дворецкий, — Фэн Юань поднял своё милое личико, его голос дрожал от волнения, и он умоляюще попросил: — Не говори дяде, что Юань-Юань выходил на улицу, хорошо? Юань-Юань просит тебя.</w:t>
+        <w:t>— Дедушка-дворецкий, — Фэн Юань поднял своё милое личико, его голос дрожал от волнения, и он умоляюще попросил: — Не говори младшему дяде, что Юань-Юань выходил на улицу, хорошо? Юань-Юань просит тебя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>