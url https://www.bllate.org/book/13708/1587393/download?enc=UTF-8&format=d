--- v0 (2026-05-14)
+++ v1 (2026-07-03)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учительница Кан-кан каждый день на занятиях говорила им, что нужно быть хорошими детьми.</w:t>
+        <w:t>Учитель Кан-кан каждый день на занятиях говорил им, что нужно быть хорошими детьми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юань-Юань, он пришёл, он пришёл за тобой! Что делать, учительница ещё в учительской. Не выходи, я позову её!</w:t>
+        <w:t>— Юань-Юань, он пришёл, он пришёл за тобой! Что делать, учитель ещё в учительской. Не выходи, я позову его!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лэ-лэ, не надо звать учительницу.</w:t>
+        <w:t>— Лэ-лэ, не надо звать учителя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Скоро придёт учительница. Если хочешь ещё поговорить, встретимся в полдень в саду.</w:t>
-[...31 lines deleted...]
-        <w:t>Фэн Юань посмотрел на свои часы-телефон, он точно помнил расписание. Скоро начнётся урок, и учительница должна прийти. У него не было времени на разборки.</w:t>
+        <w:t>— Скоро придёт учитель. Если хочешь ещё поговорить, встретимся в полдень в саду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Юань посмотрел на свои телефон-часы, он точно помнил расписание. Скоро начнётся урок, и учитель должен прийти. У него не было времени на разборки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вдалеке показалась фигура учительницы. Пань Юн тоже не хотел с ней встречаться и быстро скрылся из виду.</w:t>
+        <w:t>Вдалеке показалась фигура учителя. Пань Юн тоже не хотел с ним встречаться и быстро скрылся из виду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев дерущихся детей, учительница схватилась за голову.</w:t>
+        <w:t>Увидев дерущихся детей, учитель схватился за голову.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,83 +2766,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учительница поспешно разняла Фэн Юаня и Пань Юна.</w:t>
-[...31 lines deleted...]
-        <w:t>Фэн Юань, увидев учительницу, послушался. Он смирно стоял перед ней, не спорил и не перебивал. Учительница, глядя на его ангельское личико, чуть не плакала. Они, учителя, в учительской часто обсуждали этого ребёнка. Он был самым красивым во всём детском саду, но и самым непредсказуемым. И вот, он всё-таки ввязался в неприятности.</w:t>
+        <w:t>Учитель поспешно разнял Фэн Юаня и Пань Юна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Юань, увидев учителя, послушался. Он смирно стоял перед ним, не спорил и не перебивал. Учитель, глядя на его ангельское личико, чуть не плакал. Они, учителя, в учительской часто обсуждали этого ребёнка. Он был самым красивым во всём детском саду, но и самым непредсказуемым. И вот, он всё-таки ввязался в неприятности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>