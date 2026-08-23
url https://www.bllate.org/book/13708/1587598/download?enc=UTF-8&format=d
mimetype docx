--- v0 (2026-05-15)
+++ v1 (2026-08-23)
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Учительница, стоявшая впереди, видела все его ужимки и в душе тяжело вздыхала. Говорят, что по ребёнку в три года можно судить о том, каким он будет взрослым. Глядя на то, как Фэн Юань уже сейчас проявляет себя как двоечник, учительница всерьёз беспокоилась о его будущем в школе.</w:t>
-[...31 lines deleted...]
-        <w:t>Но, к счастью… вспомнив о его домашних заданиях, она с облегчением вздохнула. Домашние задания Фэн Юань в основном выполнял хорошо. То, что он не понял и не выучил днём в садике, на следующий день он уже знал. Учительница понимала, что с ним, конечно же, занимаются родители.</w:t>
+        <w:t>Учитель, стоявший впереди, видел все его ужимки и в душе тяжело вздыхал. Говорят, что по ребёнку в три года можно судить о том, каким он будет взрослым. Глядя на то, как Фэн Юань уже сейчас проявляет себя как двоечник, учитель всерьёз беспокоился о его будущем в школе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, к счастью… вспомнив о его домашних заданиях, он с облегчением вздохнул. Домашние задания Фэн Юань в основном выполнял хорошо. То, что он не понял и не выучил днём в садике, на следующий день он уже знал. Учитель понимал, что с ним, конечно же, занимаются родители.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>