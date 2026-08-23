--- v0 (2026-05-18)
+++ v1 (2026-08-23)
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была ветвь дерева Мигу.</w:t>
+        <w:t>Это была Ветвь Мигу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Юань усадил обоих отцов, ничуть не стесняясь, встал на свободное место перед диваном и включил музыку на своих часах-телефоне.</w:t>
+        <w:t>Фэн Юань усадил обоих отцов, ничуть не стесняясь, встал на свободное место перед диваном и включил музыку на своих телефоне-часах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9262,51 +9262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Два малыша что-то бормотали, как вдруг у Фэн Юаня зазвонили часы-телефон.</w:t>
+        <w:t>Два малыша что-то бормотали, как вдруг у Фэн Юаня зазвонили телефон-часы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>