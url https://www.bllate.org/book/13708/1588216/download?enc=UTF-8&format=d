--- v0 (2026-05-19)
+++ v1 (2026-08-24)
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему было так жаль дядю и тётушку!</w:t>
+        <w:t>Ему было так жаль дядю и маленькую тётушку!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя, ты можешь видеть тётушку, это из-за Юань-Юаня?</w:t>
+        <w:t>— Дядя, ты можешь видеть маленькую тётушку, это из-за Юань-Юаня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тётушка не злая.</w:t>
+        <w:t>— Маленькая тётушка не злая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя, ты не можешь видеть тётушку, потому что Юань-Юань стал слабее?</w:t>
+        <w:t>— Дядя, ты не можешь видеть маленькую тётушку, потому что Юань-Юань стал слабее?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,51 +5710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дядя, тётушка, ждите! Юань-Юань обязательно сделает так, чтобы вы встретились.</w:t>
+        <w:t>— Дядя, маленькая тётушка, ждите! Юань-Юань обязательно сделает так, чтобы вы встретились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>