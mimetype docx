--- v0 (2026-05-20)
+++ v1 (2026-08-24)
@@ -4078,211 +4078,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Большого Чёрного, которого очень хотел забрать Цинь Сюнь, в слезах забрала одна девушка.</w:t>
-[...159 lines deleted...]
-        <w:t>Большой Чёрный не хотел, чтобы его забирал Цинь Сюнь.</w:t>
+        <w:t>Да Хэя, которого очень хотел забрать Цинь Сюнь, в слезах забрала одна девушка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушка сказала, что Да Хэй похож на её умершую собаку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она была уверена, что Да Хэй — это её пёс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фэн Юань и Цинь Сюнь, видя, что она видит в Да Хэе лишь замену, сначала не хотели отдавать его ей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Да Хэй, увидев, как девушка плачет, сам подошёл и потёрся о неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да Хэй не хотел, чтобы его забирал Цинь Сюнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,83 +4334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Под настойчивостью Большого Чёрного, Фэн Юань и Цинь Сюнь были вынуждены уважать его выбор.</w:t>
-[...31 lines deleted...]
-        <w:t>Однако девушка пообещала Фэн Юаню, что будет часто присылать ему видео с Большим Чёрным и что он может навещать его.</w:t>
+        <w:t>Под настойчивостью Да Хэя, Фэн Юань и Цинь Сюнь были вынуждены уважать его выбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако девушка пообещала Фэн Юаню, что будет часто присылать ему видео с Да Хэем и что он может навещать его.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>