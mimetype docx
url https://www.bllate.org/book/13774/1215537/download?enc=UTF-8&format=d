--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -190,51 +190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кун Цин оглянулся и понял, где именно он находится на этом этапе. Сейчас он был в резиденции второго принца, куда его обманом заманил главный герой. Согласно первоначальному сюжету, сейчас Кун Цин должен был в отчаянии разбить вазу и покончить жизнь самоубийством, чтобы не допустить изнасилования. Осколки вазы не такие острые, как нож, так что вы может представить себе, насколько же больно ему было покончить собой. На самом деле, оглядываясь назад, эта боль все еще была свежа в его памяти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому Кун Цин коснулся своей шеи и решил не резать себе вены на этот раз. Он должен был выбраться из этого здания. И сейчас для этого уже было лучшее время. К счастью, партия второго принца рано начала веселиться. Кроме ворот, никакие другие места не охранялись, так что он мог сбежать.</w:t>
+        <w:t>Поэтому Кун Цин прикоснулся к своей шее и решил не резать себе вены на этот раз. Он должен был выбраться из этого здания. И сейчас для этого уже было лучшее время. К счастью, партия второго принца рано начала веселиться. Кроме ворот, никакие другие места не охранялись, так что он мог сбежать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Кун Цин подошел к окну и посмотрел вниз. Он визуально заметил, что оно находится на высоте более 10 метров над землей. Если бы он просто спрыгнул без ничего, то ему пришлось бы переломать половину своих костей, хотя более вероятно, он просто бы умер. В этой комнате действительно было трудно найти нужные инструменты для побега. Здесь не было занавесок, одеял или простыней. Нельзя же просто бросить журнальные столики и сложить их друг на друга, верно? Не говоря уже о том, возможно ли такое или нет, такие манипуляции будут слишком шумными и привлекут слуг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>