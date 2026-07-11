--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -14,3779 +14,4403 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзэси действительно не понимает, как в мире могут быть люди, которые пытаются всячески заставить работать других людей. </w:t>
-[...2335 lines deleted...]
-        <w:t>Хэ Цзиньюнь обозначил число.</w:t>
+        <w:t>Е Цзэси действительно не мог понять, как в мире существует человек, который так настойчиво предлагает другим работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже сниматься в кино не хотел, так неужели его заинтересует реклама?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с силой поставил свой бокал, слегка выпрямился и уже собрался серьёзно поговорить с Хэ Цзюнь Юнем, как в их разговор вмешался третий голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, я как раз тебя ищу. О, и Цзэси здесь! — Ли Чанцзянь с бокалом в руке подошёл к ним и сразу увидел документы на столике. — Это что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кратко объяснил ситуацию Ли Чанцзяню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно что! Да, хотя Цзэси ещё официально не дебютировал, судя по его нынешней популярности, он вполне уже может сниматься в рекламе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Своим племянником Ли Чанцзянь был очень доволен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В пятницу во время прямой трансляции даже он был поражён танцем Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зря он его племянник!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумать только — и гордость берёт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, прерванный Ли Чанцзянем, поперхнулся словами: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Ли, я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это дело лучше обсудить с агентом Цзэси, — сказал Ли Чанцзянь, махнув Е Цзэси рукой, давая понять, чтобы тот предоставил всё ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был мастак по переговорам. Никто ещё не умудрялся обвести его вокруг пальца!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем более что Е Цзэси был его племянником, и он точно не дал бы его в обиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да волновался Е Цзэси совсем не об этом! Он вообще не собирался сниматься в рекламе, но Ли Чанцзянь не давал ему и слова вставить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, Цзэси, у тебя есть агент? — спросил Ли Чанцзянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси покачал головой. Откуда ему было взяться? Он же не собирался оставаться в индустрии развлечений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Хэ Цзюнь Юнь удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет агента?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь помолчал секунду, а потом сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это моя вина, я хотел сказать твоему отцу, но потом закрутился и забыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он поставил бокал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси, учитель Хэ, вы подождите минутку, я сейчас же позвоню господину Е!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси поспешно поднялся и наконец выпалил то, что вертелось у него на языке: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, дядя Ли, я не собираюсь сниматься в рекламе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь тут же нахмурился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А это почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси замялся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь с неодобрением покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твои карты разморозить не хочешь… а? — Учитывая, что рядом был Хэ Цзюнь Юнь, Ли Чанцзянь не договорил фразу до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос у Ли Чанцзяня был громкий, и хотя он говорил неопределённо, Хэ Цзюнь Юнь всё понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неудивительно, что Е Цзэси спокойно сидит в программе и не выкидывает никаких фортелей — оказывается, есть причина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь слегка приподнял бровь, задумавшись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси хотел было возразить, но услышав эти слова, замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь был прав: он до сих пор торчит в этой программе только потому, что его дешёвый отец заморозил его карты!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А снять рекламу — невелик труд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он снимет рекламу, его дешёвый отец обрадуется и разморозит его карты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве не прекрасно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Е Цзэси стал меньше сопротивляться и снова опустился на диван.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Ли Чанцзянь тоже остался доволен, перекинулся с ними парой слов и пошёл звонить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через несколько минут Ли Чанцзянь быстро вернулся и передал слова Е Цзяньбиня: «Пусть Е Цзэси сам позвонит».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, в оригинале эта фраза звучала так: «Пусть этот паршивец сам мне скажет», и сопровождалась она тяжёлым фырканьем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь немного успокоил друга и повесил трубку, после чего пошёл сказать Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он надеялся, что за это время Е Цзяньбинь немного остынет и не начнёт снова ссориться с сыном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси глубоко вздохнул, достал телефон, открыл контакты и нашёл своего дешёвого отца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый раз звоня дешёвому отцу, он немного волновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В романе Е Цзяньбинь был суровым отцом, который никогда не улыбался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Е Цзэси было мало воспоминаний о Е Цзяньбине, он только помнил, что в романе в результате несчастного случая Е Цзяньбинь умирает, и компания семьи Е переходит в руки его младшего единокровного брата, после чего оригинал с каждым днём влипал во всё более серьёзные неприятности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока Е Цзяньбинь был жив, оригинал ещё мог куражиться, значит, Е Цзяньбинь относился к этому сыну довольно неплохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав так, Е Цзэси немного успокоился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гудок раздался, и через две секунды на том конце взяли трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел Е Цзэси собраться с мыслями и заговорить, как оттуда раздалось фырканье Е Цзяньбиня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так ты ещё помнишь, что у тебя есть отец? Нашёл время позвонить, надо же, какая знаменитость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только взял трубку — и уже начинает язвить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси легонько кашлянул и, тщательно подбирая слова, сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Ли сказал, что вы велели мне вам позвонить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Паршивец!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дождавшись ответа с той стороны, Е Цзэси почувствовал что-то неладное и поспешно добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У вас ко мне какое-то дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вздохнул — всё же старик с характером!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Придётся его немного умаслить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради банковской карты он готов на всё!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с закрытыми глазами выпалил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё это время я усиленно тренировался, и только сегодня дядя Ли дал нам выходной, так что у меня наконец появилось время вам позвонить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут Е Цзяньбинь сменил гнев на милость, и голос его стал гораздо мягче: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Крылья отрастил? Так долго не звонил, да ещё и в чёрный список занёс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это ведь не он сделал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси было обидно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впредь такого не повторится, — сказал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь снова тяжело фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси почти мог представить, как он это делает — сначала глубоко вдыхает, потом с силой выдыхает и в то же время издаёт ртом этот звук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иначе так громко не получилось бы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо бы! Об агенте не беспокойся, я сейчас же распоряжусь, чтобы с тобой связались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами, не дожидаясь, пока Е Цзэси что-то скажет, Е Цзяньбинь повесил трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слово «карта» уже вертелось на языке у Е Цзэси, но пришлось его снова проглотить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь был рядом и тут же спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что сказал твой отец?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вздохнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сказал, что кто-то со мной свяжется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь понял, что Е Цзэси расстроен, и знал, что сейчас не время говорить о картах, поэтому он утешил его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, сейчас он, возможно, ещё сердится, но когда пройдёт — всё наладится. А с этой рекламой — если ты её снимешь, у тебя появятся деньги за рекламу. Зачем тебе этот старик? Правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом была своя правда. Е Цзэси кивнул и, неожиданно проникнувшись этой идеей, повернулся к Хэ Цзюнь Иню и спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что за реклама и сколько за неё платят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь просиял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь изогнул уголки губ и пояснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это рекламная кампания одного из брендов группы Булгари, цена….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь показал цифру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Е Цзэси: «!!!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1343 lines deleted...]
-        <w:t>Е Цзэси так сильно ненавидит ее и ее сына, что Ян Ман не могла не думать об их будущем, если Е Цзэси возьмет на себя руководство компанией.</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Е Цзяньбинь положил трубку, дверь в кабинет распахнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вошёл молодой человек, выглядевший лет на семнадцать-восемнадцать, с чертами лица, немного похожими на Е Цзяньбиня. Увидев отца, он окликнул его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь мельком взглянул на него и сухо ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пришёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь кивнул, оценил выражение лица отца и только потом спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты с братом по телефону разговаривал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь буркнул что-то в знак согласия и не стал распространяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь как ни в чём ни бывало опустился на диван: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат снова тебя рассердил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он употребил утвердительное предложение, очевидно, привыкнув к тому, что Е Цзэси часто ссорится с отцом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дожидаясь, пока Е Цзяньбинь продолжит, Е Хаоянь сказал дальше: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат такой человек, вы не должны на него сердиться. Однако я недавно заметил, что брат, кажется, участвует в каком-то конкурсе, и сотрудники нашей компании все за него голосуют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этих словах настроение Е Цзяньбиня немного улучшилось: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м, ты за него проголосовал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь с невозмутимым видом ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Брат настолько открыто накручивает себе голоса у нас в компании, каждый день заставляет сотрудников голосовать. Если бы и я за него проголосовал, разве это не поощряло бы такое поведение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Е Цзяньбиня мгновенно покрылось ледяной коркой, он поднял глаза на Е Хаояня, который сидел на диване.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь случайно поднял голову и встретился с полными мороза глазами отца. Внутри у него всё похолодело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что такое? Неужели он сказал что-то не то?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Папа? — Е Хаоянь испуганно сглотнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь ледяным тоном произнёс: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это я попросил сотрудников проголосовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь усомнился в своём слухе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь стал ещё суровее: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все сотрудники, которые проголосуют, в конце месяца получат пятьсот юаней премии. Это добровольное голосование, какое это накрутка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице Е Хаояня было написано полное изумление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за ерунда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его отец даёт сотрудникам премию, чтобы они голосовали за брата?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему не послышалось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Где твой табель успеваемости? — Е Цзяньбинь выключил компьютер и исподлобья посмотрел на сына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Холодный пот тут же выступил у Е Хаояня на лбу, он сухо улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну… папа, я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзяньбинь ледяным голосом продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне самому позвонить твоему учителю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пытался подставить брата, а подставился сам!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ему не повезло!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Около часа отчитывали его в кабинете, прежде чем Е Цзяньбинь отпустил Е Хаояня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь едва вышел из кабинета, как тут же позвонил Янь Мань: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, случилась беда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав сбивчивые и путаные объяснения Е Хаояня, Янь Мань наконец поняла, в чём дело: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты хочешь сказать, что твой отец теперь начал обучать этого твоего брата-транжиру и назначил старшего помощника его агентом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь тяжело кивнул и с обидой сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, меня только что папа отругал. Он сказал, что Е Цзэси теперь уже умеет строить своё будущее, а я, по его словам, каждый день ничему не учусь и не работаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как его отец может сравнивать его с этим никчёмным транжирой Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя на этот раз он и сдал экзамены плохо, но он всё равно каждый день приходит в компанию, учится управлять — разве это то же самое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Янь Мань вид тоже был озабоченный, она нахмурилась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ещё что-нибудь твой отец сказал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Мань задумалась на мгновение, а потом сказала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, пока не обращай на это внимания. Ты же знаешь своего брата — он никчёмный транжира. И разве твой отец доверит ему компанию? Не волнуйся, я всё это разузнаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хаоянь подумал и согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот дурак Е Цзэси даже финансовые отчёты разобрать не может. Если бы отец действительно доверил ему компанию, она бы разорилась через два дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Мань ещё немного успокоила Е Хаояня и положила трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав немного, она снова взяла телефон и позвонила старшему помощнику, чтобы прощупать почву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя по логике Е Цзяньбинь не должен был доверять компанию Е Цзэси, но а вдруг?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ненавидел их с сыном лютой ненавистью, и Янь Мань не могла не думать о будущем своего собственного сына.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>