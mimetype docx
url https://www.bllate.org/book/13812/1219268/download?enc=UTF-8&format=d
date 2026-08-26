--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,3763 +14,4067 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзэси не знал, сдался ли Чэнь Чжэнтянь или просто взял перерыв, потому что он не упомянул о сотрудничестве с ним в последние несколько дней, и Е Цзэси был счастлив.</w:t>
-[...3711 lines deleted...]
-        <w:t>Семена дыни в руках пользователей сети мгновенно упали на землю.</w:t>
+        <w:t>Е Цзэси не знал, то ли Чэнь Чжэнтянь отказался от своей затеи, то ли просто затих, но последние несколько дней он больше не заговаривал с ним о сотрудничестве, и Е Цзэси был этому рад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последние дни погода становилась всё более жаркой, и Е Цзэси всё больше не нравилось торчать на съёмочной площадке. Как только заканчивались сцены с его участием, он забирался в свой автодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, видя это слишком часто, подозвал работника: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Свяжись с кем-нибудь, пусть приготовят ещё несколько кондиционеров-вентиляторов (напольных). Два отправь режиссёру Чэню, а остальным актёрам — по одному.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работник поспешно согласился и ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взял сценарий, лежавший рядом, и уже собрался идти в автодом к Е Цзэси, как его помощник подбежал с телефоном: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Хэ, звонит сестра Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Цзин была главой агентства Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взял трубку, и не успел он заговорить, как услышал взволнованный голос сестры Цзин: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть хорошая новость!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая? — Хэ Цзюнь Юнь отложил сценарий, и в его голосе тоже зазвучала улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Цзин сказала: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты мне говорил, что в съёмочной группе до сих пор не утвердили одного актёра? Я всё время просила людей присматривать. Сегодня наша компания порекомендовала одного человека, я посчитала, что он неплох. И ты его тоже знаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь опешил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я его знаю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Цзин назвала имя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь понимающе кивнул — этого человека он действительно знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. Когда они смогут приехать на пробу? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они договорились о времени, и Хэ Цзюнь Юнь положил трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новость о том, что в съёмочную группу приедут люди на пробы, быстро распространилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, у которого информация распространялась хуже всех, узнал, что в группу приедут артисты на пробы, только в день самого прослушивания, и очень удивился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас в группе до сих пор не утверждён актёр?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, вы разве не заметили, что группа до сих пор не делала официальных объявлений? Именно потому, что на одну роль до сих пор не нашли актёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси покачал головой: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это режиссёрам решать, зачем мне об этом беспокоиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Молодой господин сказал совершенно правильно, возразить нечего!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже Е Цзэси не ожидал, что среди прибывших после обеда будет один знакомый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь был очень внимателен: когда погода начала нагреваться, он распорядился выдать каждому актёру напольный вентилятор-кондиционер (охлаждающий вентилятор).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие вентиляторы дули прохладным воздухом, эффект был хоть и хуже, чем от кондиционера, но гораздо лучше, чем от обычного вентилятора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был этим очень доволен, поэтому последние пару дней он снова не прятался в автодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Три часа дня — самое пекло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз закончились сцены, которые нужно было снять, и режиссёр Чэнь разрешил всем отдыхать, чтобы продолжить съёмки, когда солнце спадет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз в это время работники сообщили, что приехали актёры на пробы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На площадке началось оживление: всем не терпелось вытянуть шеи и посмотреть, кто приехал, нет ли среди них знакомых или любимых артистов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси это не интересовало, он достал телефон, собираясь продолжить смотреть аниме, которое не дочитал вчера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проклятый Инуяша — настоящий пёс! Спрашивают его, кого он выберет из Кикё и Кагомэ, а он говорит, что ему нужны обе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот пёс — просто чудовище!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зря он пёс-демон! Не просто пёс!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел Е Цзэси надеть наушники, как услышал смутно знакомый голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси нахмурился — ему показалось, что он слышит голос Тан Цзиня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв голову, он действительно увидел Тан Цзиня, идущего к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За месяц с лишним, что они не виделись, Тан Цзин сильно похудел по сравнению с тем, каким был на «Кумирах эпохи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с удивлением спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты пришёл на пробы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин подошёл ближе и, улыбнувшись, кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Зная, что ты здесь, решил подойти поздороваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они обменялись всего парой фраз, как к ним подошёл работник и поторопил Тан Цзиня — пора идти на пробу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин повернулся к Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я пошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Удачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин улыбнулся, кивнул, а когда повернулся, улыбка медленно сползла с его лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За месяц, что они не виделись, Е Цзэси ничуть не изменился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин думал, что после месяца съёмок Е Цзэси, если даже не загорел под палящим солнцем Хэндяня, то хотя бы должен выглядеть уставшим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, как ни странно, не то чтобы усталым, а даже синяков под глазами Тан Цзин не заметил на его лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На Е Цзэси был лёгкий макияж, костюм делал его черты ещё более утончёнными, и Тан Цзин не решался подходить к нему слишком близко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сам ночью летел на самолёте, не выспался, и теперь синяки под глазами у него были ужасающими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с таким ярким человеком, как Е Цзэси, он только бледнел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин глубоко вздохнул. И что с того? На этот раз он должен остаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси постоял на месте, глядя вслед уходящему Тан Цзиню, и снова сел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь уже собрался идти в комнату для проб, но, заметив эту сцену, не удержался и подошёл к Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты бы хотел, чтобы Тан Цзинь остался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси обернулся, увидел Хэ Цзюнь Юня и, не задумываясь, ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве это не вам, учитель Хэ, нужно думать? Вы же режиссёр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же с Тан Цзинем в хороших отношениях, разве ты не хочешь, чтобы он остался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ответил как само собой разумеющееся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сильные занимают место. Хочу я или нет — это не может стать решающим фактором для того, чтобы Тан Цзинь остался. Если у него есть способности, он, естественно, останется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами, даже не взглянув на Хэ Цзюнь Юня, он достал телефон, снова открыл скачанное видео и сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Время уже подходит, учитель Хэ, вам разве не нужно на прослушивание?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня дрогнули, и улыбка стала глубже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За это время он точно понял, что Е Цзэси это надоело, и он его выгоняет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Хэ Цзюнь Юнь почувствовал некоторую беспомощность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот человек умеет затаивать обиду надолго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь и Чэнь Чжэнтянь ушли и вернулись только через час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала из конференц-зала вышли четверо знакомых или незнакомых артистов, а в конце остался только Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, узнав об этом, не удивился, но даже вздохнул с облегчением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюжет, который так долго шёл по другой колее, наконец-то вернулся в нужное русло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь в оригинальном романе главный герой-гонг и главный герой-шоу встретились именно на съёмках «Прославленного полководца» и там полюбили друг друга, став в итоге образцовой парой, которой многие в индустрии завидовали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так скоро он сможет стать свидетелем этой пары в реальной жизни — Е Цзэси внезапно с нетерпением начал ждать продолжения съёмочных будней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последнюю роль утвердили, и Хэ Цзюнь Юнь, и Чэнь Чжэнтянь были очень довольны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спросив мнение Тан Цзиня, во второй половине дня он начал одну за другой мерить костюмы и фотографироваться в образе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После всех этих хлопот Тан Цзинь закончил даже позже Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Тан Цзин вышел, на площадке уже и след простыл Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин не удержался и спросил у одного из работников: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, а где Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работник, увидев Тан Цзиня, оживилась. Она была поклонницей пары «Си-Тан» и всегда очень любила Е Цзэси и Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав сегодня, что Тан Цзин тоже пришёл на пробы, она в душе молилась, чтобы он остался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь, когда Тан Цзин сам заговорил с ней, её голос даже дрогнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е… Е Цзэси уже закончил на сегодня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин нахмурился и с удивлением спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А учитель Хэ ещё не закончил, а Е Цзэси уже ушёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работник кивнула: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Ты, наверное, не в курсе, так как только приехал, но Е Цзэси в нашей группе всегда заканчивает раньше всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Тан Цзиня слегка изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что означает «заканчивает раньше всех», он не мог не понимать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Тан Цзин молчит, работник спросила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ищешь Е Цзэси по делу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, я просто его не увидел, стало интересно, — Тан Цзин выдавил улыбку. — Извините за беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, ничего страшного, — с улыбкой ответил работник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда работник ушёл, Тан Цзин почувствовал как тело расслабилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он приехал в группу ради Е Цзэси, весь день, превозмогая усталость, позировал для фотографий, чтобы показать их Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в итоге работник говорит ему, что Е Цзэси уже уехал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин чувствовал себя так, будто ударил кулаком по вате — тяжесть на душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, его агент, заметив его подавленность, усадила Тан Цзиня в машину: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что у тебя за выражение лица? Контракт уже подписан, а ты ходишь с таким потерянным видом. Увидят — ещё подумают, что ты недоволен ролью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин хотел объяснить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Агент понял, что он хочет сказать, и перебила: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не думай сейчас об этом, всё это будет потом. Раз ты уже получил роль, поезжай сегодня отдохни как следует. Завтра уже съёмки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин кивнул и больше ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В десять вечера поклонники Е Цзэси вдруг обнаружили, что он, который сто лет не заходил в Вэйбо, минуту назад был в сети и даже сделал репост!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зайдя посмотреть, поклонники увидели такое, что дар речи потеряли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что это за красавец! Просто прекрасен!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пять минут назад съёмочная группа «Прославленного полководца» наконец вспомнила забытый пароль от Вэйбо и опубликовала такой пост:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Официальный аккаунт съёмочной группы фильма «Прославленный полководец»: «Один полководец возвышается — тысячи костей истлевают. Фильм «Прославленный полководец» вместе со всеми актёрами заранее поздравляет поклонников и зрителей с праздником Двух Семёрок (п/п: китайский День святого Валентина) #озорное_лицо#».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К посту прилагалось девять фотографий. Зайдя посмотреть, все увидели, что это были снимки в образах, и тут пользователи сети наконец поняли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же официальное объявление актёров!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец-то дождались официального объявления!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Киноимператор Хэ, киноимператор Чжан и ещё учитель Ван! Вот это какой роскошный божественный состав!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Два обладателя кинопремии, одна обладательница кинопремии! Состав просто роскошный!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У-у-у, учитель Хэ такой красивый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поклонники Китов (п/п: Цзиньюй — сокращение от имени Хэ Цзюнь Юня) счастливы! Учитель Хэ действительно великолепен!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, Е Цзэси просто невероятен! Этот снимок в образе даже лучше, чем те фото, что были у Bvlgari!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Здесь столько старших коллег! Си Си, держись!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Подождите… Мне не показалось, здесь и Тан Цзин!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут и поклонники Тан Цзиня, услышав новость, примчались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[! Здесь и наш Тан Тан! Какой сюрприз!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Тан Тан, вперёд!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт! Я, как фанат пары, опять счастлива! Моя пара снова будет вместе!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[СиТан — настоящая пара!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я жду с нетерпением!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока поклонники разных артистов радовались, один комментарий поднялся на вершину популярности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Официальные объявления мы понимаем: сначала главный герой и главная героиня, потом герои второго плана. Но почему здесь после киноимператора Хэ сразу идёт Е Цзэси? И я смотрю, в списке утверждённых актёров нет молодых актрис. Неужели в фильме «Прославленный полководец» нет главной героини?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот комментарий набрал больше сотни тысяч лайков, показывая, что таких пользователей было много.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Официальный блог фильма ответил на этот комментарий, развеяв все сомнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«„Прославленный полководец“ — фильм на гомосексуальную тематику, главной героини в нём нет. Возлюбленного Шань Чэнчжоу зовут А Цзы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те самые семечки в руках пользователей сети тут же попадали на пол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,115 +4094,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что за черт?</w:t>
-[...63 lines deleted...]
-        <w:t>Захватывающе!</w:t>
+        <w:t>Что значит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Хэ Цзюнь Юнь и Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот это интрига!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>п/п: Отсылка к аниме / манге «Инуяша» (犬夜叉). Главный герой по имени Инуяша (дословно «пёс-демон») находится в любовном треугольнике между девушкой Кагомэ (из современного мира) и жрицей Кикё. В определённый момент сюжета он не может сделать выбор между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>