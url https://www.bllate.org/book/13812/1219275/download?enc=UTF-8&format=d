--- v0 (2026-05-19)
+++ v1 (2026-08-27)
@@ -14,1363 +14,1363 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Стоп!» Режиссёр Чен сказал: «Снято!»</w:t>
-[...815 lines deleted...]
-        <w:t/>
+        <w:t>— Стоп! — сказал режиссёр Чэнь. — Снято!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только голос режиссёра стих, на площадке раздались радостные возгласы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси мгновенно пришёл в себя, вытер с лица бутафорскую кровь и слёзы и, повернувшись к Тан Цзиню, сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поздравляю с завершением съёмок!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поздравляю! Поздравляю с завершением съёмок! — работники тоже подошли поздравить Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поздравляю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С окончанием съёмок!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работники заранее приготовили цветы и торт и, выбрав момент, выкатили тележку с тортом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, сжимая в руках цветы, которые ему насильно всучили работники, с отсутствующим видом и всё ещё с печалью в глазах от только что сыгранной сцены, долго не мог прийти в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Е Цзэси понял, что он ещё не вышел из образа, приблизился и легонько похлопал его по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё кончено! Твои съёмки закончились!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав слова «всё кончено», Тан Цзин словно проснулся ото сна. Печаль постепенно сошла с его лица, осталась только растерянность. Вокруг раздавались громкие радостные возгласы, и только через две секунды он окончательно пришёл в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв глаза, Тан Цзин увидел, что они полны слёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не успел опомниться, как почувствовал, что его шею обхватили чьи-то руки, чья-то голова уткнулась ему в плечо, и на него посыпались горячие капли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин плакал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин и сам не знал, почему он так горько плачет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время съёмок, в самые напряжённые моменты, он сдерживал слёзы, не плакал, а после окончания сцены разрыдался, потеряв всякий облик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев эту сцену, работники засуетились, пытаясь оттащить Тан Цзиня от Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Тан Цзин, неизвестно откуда взяв силы, вцепился в Е Цзэси мёртвой хваткой и, рыдая и причитая, не отпускал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был в полной растерянности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никак не ожидал, что Тан Цзин так сильно расплачется и будет плакать именно у него на плече.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А что, если это увидит Хэ Цзюнь Юнь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси обернулся и сразу же нашёл взглядом Хэ Цзюнь Юня в толпе зевак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь стоял рядом с режиссёром Чэнем, который улыбался и о чём-то с ним беседовал. Хэ Цзюнь Юнь тоже улыбался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, что Е Цзэси смотрит на него, Хэ Цзюнь Юнь беззвучно прошептал ему одними губами: «Держись».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какое ещё «держись»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это что, не его «партнёр-шоу»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С чего это он его обнимает?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Что он сделал не так?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если Е Цзэси действительно виновен, Бог должен прийти, чтобы наказать его. Почему он позволил ему встретиться с Хэ Цзиньюнем и Тан Цзином?</w:t>
-[...447 lines deleted...]
-        <w:t>«Теперь все в порядке, не плачь». Слегка беспомощный голос Е Цзэси прозвучал в ушах Тан Цзина, с легким успокаивающим тоном: «Я здесь, верно? О чем тут плакать? Мы только берем на себя роль людей в пьесе, не так ли? Не нужно больше по ним грустить».</w:t>
+        <w:t>Если он, Е Цзэси, действительно в чём-то провинился, пусть Бог его накажет, но зачем он столкнул его с Хэ Цзюнь Юнем и Тан Цзинем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин понимал, что так плакать нельзя, но при одной только мысли о смерти А Яня его слёзы не останавливались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Янь и А Цзы выросли вместе. А Янь больше всего на свете боялся оставить А Цзы одного, но теперь, чтобы А Цзы выжил, он должен уйти первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же не хотел уходить А Янь, и как же тяжело было А Цзы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Е Цзэси объяснял Тан Цзиню сцену, он чаще всего говорил: «Ты должен вжиться в роль».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И теперь Тан Цзин вжился в роль. Он вжился в роль А Яня и даже чувствовал себя А Янём.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не мог выйти из образа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у Тан Цзиня вертелось отчаянное лицо А Цзы. Он попал в замкнутый круг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если А Янь не хотел, чтобы А Цзы так страдал, почему он всё равно ушёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему А Янь должен был уйти? Разве он не мог остаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзинь не мог вынести мысли о том, что такой прекрасный человек идёт на смерть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу, увидев эту сцену, сначала тоже растерялся, но, успокоившись, понял, что нельзя позволять Тан Цзиню так продолжать. Они и так постоянно будоражат слухи о своих отношениях, и если кто-то увидит их обнимающимися на публике, это плохо скажется на обоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже собрался силой оттащить их, но Е Цзэси слегка покачал головой, останавливая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, хватит плакать, — раздался над ухом Тан Цзиня голос Е Цзэси, немного усталый и в то же время похожий на уговоры ребёнка. — Я же здесь. Чего плакать? Всё это — всего лишь персонажи в кино, не стоит за них больше переживать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,1219 +1390,1251 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Да.</w:t>
-[...1167 lines deleted...]
-        <w:t>Глядя на Тан Цзин, которому все еще было стыдно рядом с ней, агент весело похлопала мальчика по плечу: «Ну, на этот раз все, наконец, закончено, ты также можешь вернуться и немного отдохнуть».</w:t>
+        <w:t>Действительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И А Цзы, и А Янь — всего лишь персонажи в фильме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не о чем переживать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, что ещё важнее, А Цзы сейчас стоит прямо перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или, точнее, сидит у него на плече.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если прислушаться, можно даже услышать ровное биение сердца Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Успокоившись, Тан Цзин вдруг почувствовал, что сейчас выглядит очень глупо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у него словно что-то взорвалось, и сердце забилось чаще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что он делает!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он только что так долго плакал, обнимая Е Цзэси! Какой стыд!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин неловко поднял голову с плеча Е Цзэси и опустил руки, которые его обнимали. Он даже боялся взглянуть на Е Цзэси и опустил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну вот и хорошо, — раздался заботливый голос Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение шея и мочки ушей Тан Цзиня на глазах у всех начали розоветь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что он только что сделал? Он обнимал Е Цзэси и плакал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да ещё и рыдал в голос!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большинство присутствующих на площадке смотрели в их сторону, и Тан Цзинь хотел провалиться сквозь землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как неловко!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Е Цзэси, словно не замечая взглядов окружающих, взял у работника бумажную салфетку и вложил её в руку Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вытри слёзы. Просто вжился в роль, ничего страшного, — мягко сказал Е Цзэси, успокаивая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уши Тан Цзиня стали ещё краснее, ему казалось, что жар разливается по всему телу и поднимается к лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси… у него такой мягкий голос!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что Тан Цзин молчит, Е Цзэси не стал его беспокоить, посоветовал ему отдохнуть и пошёл снимать грим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут же работники окружили Тан Цзиня, чтобы поздравить его с завершением съёмок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда они сели в микроавтобус, чтобы ехать в отель, агент нашёл время спросить Тан Цзиня: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты почему это разревелся, обнимая Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин закрыл лицо руками — ему было очень стыдно, и он всячески избегал этой темы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сестра, можно не спрашивать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Агент улыбнулась и больше не стала его дразнить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда она увидела, как Е Цзэси и Тан Цзин обнимаются, она очень удивилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стыдно признаться, но она подумала, что Е Цзэси пытается воспользоваться случаем и облапать Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, на самом деле это Тан Цзин вцепился в Е Цзэси и не отпускал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, вспоминая ту сцену, агент не могла не удивиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала Тан Цзин не хотел признавать, что Е Цзэси лучше, и сам напросился в группу «Прославленного полководца». Агент согласилась, рискуя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И что в итоге? В первый же день съёмок у Тан Цзиня случилась истерика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу агент очень переживала, сможет ли Тан Цзин справиться с ролью. Но кто же мог знать, что Е Цзэси сам придёт объяснять ему сцену?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это ещё не всё. Самое невероятное для агента было то, что Е Цзэси продолжал объяснять Тан Цзиню так долго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы она не знала, что у них с Тан Цзинем нет никаких отношений, кроме советов по съёмкам, она бы заподозрила, что Е Цзэси всё ещё питает к нему какие-то чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что между ними ничего нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на всё ещё смущающегося Тан Цзиня рядом, агент рассмеялась и похлопала его по плечу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну вот, наконец твои съёмки закончились, можешь ненадолго отдохнуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2622,1411 +2654,1395 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Да, он закончил, он наконец может отдохнуть.</w:t>
-[...1359 lines deleted...]
-        <w:t>Когда Тан Цзин увидел Weibo Е Цзэси, он только что закончил снимать журнал.</w:t>
+        <w:t>Да, его съёмки закончились, он может отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но при мысли о том, что после отъезда из Хэндяня он больше не увидит Е Цзэси, он почему-то почувствовал тоску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что это с ним?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с грустью Тан Цзиня, Е Цзэси чувствовал себя прекрасно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственное сожаление — это, наверное, то, что он больше не сможет быть свидетелем их пары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя, кажется, он и так многого не видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, что у Хэ Цзюнь Юня и Тан Цзиня на уме?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уже почти месяц прошёл, а между ними ничего не сдвинулось с места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну не абсурд ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин всё это время либо спрашивал Е Цзэси о съёмках, либо сосредоточенно читал сценарий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Хэ Цзюнь Юнь, конечно, был ещё более занят!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Будучи и главным режиссёром, и главным актёром, он даже во время обеденного перерыва репетировал сцены с другими актёрами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Общение между Хэ Цзюнь Юнем и Тан Цзинем, кроме работы над сценами, практически равнялось нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дойдя до этого момента, Е Цзэси уже начал сомневаться — действительно ли в оригинальном романе главный герой-гонг и главный герой-шоу влюбились друг в друга на съёмках?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не мог ответить Е Цзэси на этот вопрос, но вскоре у него появился новый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин закончил съёмки и уехал из Хэндяня. Что, у него теперь нет работы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если нет, то как объяснить, что он постоянно пишет Е Цзэси сообщения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждое утро, едва открыв глаза, Е Цзэси видел в WeChat «Доброе утро» от Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечером, когда он возвращался в отель и собирался отдохнуть, он получал «Спокойной ночи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На каждое сообщение Е Цзэси вежливо отвечал, и иногда они даже немного переписывались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это было раз-два, ещё можно было бы понять, но сейчас дошло до того, что Тан Цзин каждый день писал ему «доброе утро» и «спокойной ночи»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси наконец заподозрил неладное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не даром хлеб ест, а даром то есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Е Цзэси и не думал, что Тан Цзин способен на что-то плохое, осторожность не помешает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись, он решил больше не отвечать на сообщения Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Тан Цзин, не получив в тот день ответа, во время фотосессии всё время был рассеян. Он то и дело доставал телефон, проверяя, нет ли новых сообщений в WeChat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему Е Цзэси всё ещё не ответил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слишком занят сегодня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или… он ему надоел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, нахмурившись, снова положил телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, не стоит каждый день беспокоить Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, у каждого свои дела. Е Цзэси сейчас целыми днями снимается, у него полно забот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси просто слишком занят, чтобы отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это точно так!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав так, Тан Цзину стало легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он наконец вошёл в колею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вскоре Е Цзэси сам на своём примере показал Тан Цзиню, что это не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Около семи вечера официальный блог Bvlgari объявил о выходе новой рекламной кампании и отметил @Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через две минуты после публикации Е Цзэси уже сделал репост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники долго ждали этого рекламного ролика и теперь, дождавшись, пришли в неописуемый восторг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре хештег, связанный с Е Цзэси и Bvlgari, оказался в горячих запросах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Тан Цзин увидел пост Е Цзэси, он только что закончил фотосессию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4046,147 +4062,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лицо Тан Цзина внезапно стало немного неприятным.</w:t>
-[...95 lines deleted...]
-        <w:t>У Тан Цзина были те же эмоции, что и у фанатов: «Е Цзэси действительно слишком сексуален!»</w:t>
+        <w:t>Выражение лица Тан Цзиня стало мрачным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него даже появилась мысль: раз Е Цзэси ему не отвечает, то, может, занести его в чёрный список?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эта мысль мгновенно улетучилась, когда он открыл официальный рекламный ролик Bvlgari.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин воскликнул то же, что и поклонники: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси просто невероятно сексуален!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>