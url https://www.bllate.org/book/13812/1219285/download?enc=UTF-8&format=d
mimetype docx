--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,3731 +14,3859 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ю Е быстро передал телефон Хэ Цзиньюню.</w:t>
-[...3599 lines deleted...]
-        <w:t>Поклонники: Милый, Хакси слишком милый!</w:t>
+        <w:t>Юй Е поспешно протянул телефон Хэ Цзюнь Юню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взял его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фотография была сделана издалека. Высокая мужская фигура в верблюжьем пальто выглядела ещё более стройной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже по одному силуэту, без лица, Хэ Цзюнь Юнь узнал его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с ним, естественно, стоял Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они повернули головы друг к другу, на губах играла улыбка — казалось, они о чём-то беседовали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но только по этой фотографии нельзя было ничего сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно, на следующем снимке они выглядели гораздо более интимно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, видимо, заметив следивших за ними папарацци, обернулся и посмотрел в их сторону, положив руку на спину Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем на гифке было видно, как Е Цзэси, не меняя положения руки, обнимает Тан Цзиня за плечи и они вместе садятся в роскошную машину и уезжают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все эти фотографии, собранные вместе, вкупе с интригующей подписью, были достаточно привлекательны и казались довольно убедительными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утечка появилась сразу после полуночи и мгновенно возглавила горячие поисковые запросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники обоих остолбенели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В чём дело?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ёлки-палки, у меня печенье из рук выпало. Е Цзэси и Тан Цзин… они правда вместе?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да ладно, Си Си, с чего ты такую глупость придумал? Зачем тебе старые чувства ворошить? Чем тебе Тан Цзин не угодил? Не понимаю…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ха, я тоже не понимаю, чем хорош Е Цзэси. Пустой богатый наследник — и зачем нашему Тан Тану с ним быть?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да, я тоже не пойму. Тан Цзин такой замечательный, как он мог заинтересоваться Е Цзэси?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да ладно, да ладно, предыдущие, зачем же одно возвышать, а другое унижать?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У вас, фанатов, действительно язык хорошо подвешен. Но у меня есть одно сомнение: если Тан Цзин такой замечательный, почему он ни разу не занял первое место на «Кумирах эпохи»? Е Цзэси, конечно, не блещет, ну богатый наследник, но всё равно он три раза получал первое место]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ты…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После инцидента с Цуй И многие поклонники Тан Цзиня были очень благодарны Е Цзэси, но благодарность не означала, что они могут принять их отношения с Тан Цзинем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позиция поклонников Е Цзэси была проще: у Е Цзэси много недостатков, и другие могут их указывать, они будут с благодарностью принимать критику. Но любое возвышение одного за счёт унижения другого для них абсолютно неприемлемо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то начал, и остальные фанаты ввязались в перепалку. В комментариях воцарился хаос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только случайные прохожие могли сказать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Их сняли вместе — что тут отмывать?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ну, подумаешь, встречаются. Молодые люди, это нормально. Фанатам необязательно ссориться. Если они однажды объявят об этом официально, вы что, будете ссориться каждый день?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев такие слова, «арбузные листья» разозлились ещё больше:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси и Тан Цзин — друзья. Просим не распространять слухи. Разве между друзьями нельзя положить руку на плечо? Эти фотографии вообще ничего не доказывают]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да ладно, на дворе 2020 год, а вы всё ещё считаете, что если звёзды кладут руки друг другу на плечи, то они обязательно встречаются? А вместе поужинать друзьям уже нельзя?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с разгоревшейся перепалкой между поклонниками каждой из сторон, у поклонников пар настроения были разными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде всего, ликовали поклонники «СиТан».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, правда или нет, а я, фанат „СиТан“, ликую!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я объявляю, что они вместе!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Всё равно, что хотите говорите, а я видел своими глазами! Они вместе! У-у-у-у, мамочка, моя пара — настоящая!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Твёрже алмаза!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как сладко, как сладко! С праздником, с праздником! С наступившим Новым годом, всех благ!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается поклонников «ХэСи», то, не сказать, что они были безутешны, но «облачно и тоскливо» — подходящее описание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я просто раздавлен! Неужели „ХэСи“ так быстро развалились?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Боже мой… Я только начал шипперить эту пару… Это у меня особый дар? Кого ни полюблю — тот вскоре пропадает…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У-у-у-у, я плачу. Сестра выше, ты мне знакома… Пожалуйста, держись подальше от пар, которые я шипперю!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, ещё ведь официально не подтвердили. Я не поверю, пока не будет официального заявления. „ХэСи“ — настоящая пара!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комментарии заглядывало всё больше любопытных. Хотя завтра рабочий день, ни работяги, ни студенты не могли отказаться от сплетен и пожертвовали здоровым сном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просмотрев всё, Хэ Цзюнь Юнь вернул телефон Юй Е.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е, наблюдая за выражением его лица, с сомнением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брат Хэ, а вы как считаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, услышав это, удивился, потом с интересом посмотрел на Юй Е и, улыбнувшись, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глазами смотрю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы действительно могли бы немного «примазаться» к этому хайпу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е ещё больше запутался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В смысле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь ничего не стал объяснять, только улыбнулся и отправил сообщение своему агенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись домой, Тан Цзин не успел даже умыться, как раздался звонок от его агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он взял трубку, как услышал её причитания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же тебе говорила: если вы с кем-то встречаетесь, обязательно скажи мне! Что там сегодня стряслось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин не сразу понял, о чём речь, и удивлённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что стряслось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Агент:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Утечка в Вэйбо. Ты сейчас с Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего я буду с ним встречаться? Подожди, — Тан Цзин наконец сообразил, — неужели нас сегодня вечером сфотографировали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Агент нахмурилась и поняла, что всё оказалось не так, как она думала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин вкратце рассказал о том, как они сегодня ужинали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав подробности, агент выдохнула с облегчением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда она впервые увидела новости в интернете, она тоже не стала особенно вдумываться. В конце концов, она была единственной, кто знал истинные чувства Тан Цзиня, и, предвзято решив, что это правда, поверила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Узнав, что Тан Цзин без неё ни с кем не встречается и что за столом были ещё Юй Янь и Цзян Жань, она успокоилась ещё больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что вы не вместе. Хорошо, что ты додумался пригласить Юй Яня и Цзян Жаня. Иначе не знаю, как бы мы это опровергали, — сказала она. — Ладно, я свяжусь с агентами Юй Яня и Цзян Жаня. А ты выбери какую-нибудь вашу совместную фотографию и напиши пост с объяснением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин согласился и открыл Вэйбо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Час ночи, а в Вэйбо всё ещё оживлённо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За короткое время Тан Цзиню пришло много новых упоминаний и комментариев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не стал сразу писать опровержение, а зашёл в горячие запросы. Хештег #Роман_Е_Цзэси_и_Тан_Цзиня# был в первой десятке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Открыв тему, он увидел первым пост с утечкой от маркетингового аккаунта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев их с Е Цзэси совместное фото, Тан Цзин улыбнулся и сохранил снимок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бегло просмотрев комментарии, он уже собирался написать свой пост, как вдруг появилось особое уведомление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На которого вы подписаны, Е Цзэси, минуту назад обновил свою страницу…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин на мгновение замер и поспешно открыл уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ничего не написал в своём посте, только выложил четыре фотографии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На первых трёх были: полный стол еды, совместное фото Е Цзэси, Тан Цзиня, Юй Яня и Цзян Жаня, и последняя — скриншот переписки Е Цзэси и Тан Цзиня в WeChat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин: «Поужинаем?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «ОК, давай время и место».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время переписки — неделю назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев этот пост, поклонники наконец успокоились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никакого романа, никаких тайных свиданий — это был просто ужин вчетвером!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Теперь маркетинговые аккаунты называют ужин вчетвером тайным свиданием вдвоём?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахаха, смех. Всё, расходимся. Си Си уже всё объяснил, просим не распространять слухи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Выходит, Си Си и Тан Тан очень хорошо ладят!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да-да-да! Я, хоть и немного расстроена, что они не вместе, но то, что вы так хорошо дружите, — это тоже сахар! Я шипперю!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторые фанаты верили, но были и те, кто сомневался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хотя он уже всё объяснил, я всё равно хочу спросить: как ты объяснишь тот факт, что вы с Тан Цзинем уехали вдвоём?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре нашёлся тот, кто дал ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через пять минут после поста Е Цзэси Юй Янь и Цзян Жань по очереди сделали репост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Юй_Янь: «Ах, это я виноват. Если бы мы тогда уехали вчетвером, то и меня бы зацепило в горячих запросах. Зря упустил такой шанс, как досадно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Цзян_Жань: «Недоглядели. Если бы я и Юй Янь тоже уехали в машине Е Цзэси, то и нас бы наверняка заметили!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, всем стало всё ясно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахахахахаха, вы оба такие милые, когда говорите прямо!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[„Не успели к горячим запросам, пока они были горячими“ — это сильно!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Юй Янь такой милый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Так давайте ваши совместные фото! Выкладывайте!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре Юй Янь и Цзян Жань выложили свои совместные селфи с разных ракурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На всех четырёх фотографиях они улыбались, и больше ничего не нужно было объяснять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этом всё выяснилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, глядя на пост Е Цзэси, испытал смешанные чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никак не ожидал, что Е Цзэси окажется первым, кто выступит с опровержением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо же знать, когда в интернете бушевали слухи о его уходе из индустрии, Е Цзэси даже не зашёл в Вэйбо, чтобы ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А на этот раз он отреагировал быстрее всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поколебавшись, Тан Цзин сделал репост поста Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Тан_Цзин: «Сегодня был без машины, хотел уехать на такси, но @Е_Цзэси сказал, что подбросит. Ну я и подсел».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этом все участники событий объяснили пользователям сети и зрителям всё от начала до конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники каждой из сторон успокоились. Поклонники «СиТан», хоть и были огорчены, но, зная, что Е Цзэси и Тан Цзин по-прежнему хорошо ладят, перестали волноваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственные, кто горевал, — это поклонники «ХэСи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их настроение за ночь претерпело резкие перепады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, в конце концов всё не было для них слишком плачевным. Пока у Е Цзэси нет пары, знамя «ХэСи» не падёт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но поклонники «ХэСи» никак не ожидали, что уже на следующий день их пара даст им сахар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хештег #Роман_Е_Цзэси_и_Тан_Цзиня#, обсуждение которого за ночь только усилилось, на следующее утро увидели и работяги, с трудом выползающие из постели, и студенты, идущие на учёбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они увидели этот пост:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Официальный_блог_«Прославленного_полководца»: «Облака цветов, лицо прекрасно, шаги золотые, в покоях нефритовых, среди атласных занавесей, весенняя ночь сладка. #фото#»*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Открыв крупное изображение, можно было увидеть А Цзы с распущенными чёрными волосами, сидящего перед туалетным столиком. За его спиной стоял молодой генерал Шань Чэнчжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Шань Чэнчжоу замерла над золотой шпилькой в причёске А Цзы. Они улыбались друг другу, их глаза, чёрные как обсидиан, излучали нежность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники: «Сладчайшая из сладких — это „ХэСи“!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>п/п:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[1] это от идиомы «хорошая лошадь не возвращается на то же самое пастбище», что означает, что нельзя возвращаться к своему прошлому опыту.</w:t>
-[...31 lines deleted...]
-        <w:t>[3] Из стихотворения «Песнь вечного сожаления». Это длинное повествовательное стихотворение Бай Цзюйи, поэта династии Тан. Все стихотворение ярко повествует о любовной трагедии Тан Сюаньцзуна и Ян Гуйфэя. Заимствуя исторических фигур и легенд, поэт создал трогательную историю, которая вращается вокруг и воспроизводит правду реальной жизни через созданный им художественный образ, который волновал читателей на протяжении тысячелетий. Поэма оказала глубокое влияние на многие литературные произведения последующих поколений.</w:t>
+        <w:t>«Облака цветов, лицо прекрасно, шаги золотые, в покоях нефритовых, среди атласных занавесей, весенняя ночь сладка» (云鬓花颜金步摇，芙蓉帐暖度春宵) — это почти дословная цитата из знаменитой поэмы Бо Цзюйи (772–846) «Вечная печаль» (长恨歌), описывающая сцену близости императора Сюаньцзуна и его возлюбленной Ян Гуйфэй. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>