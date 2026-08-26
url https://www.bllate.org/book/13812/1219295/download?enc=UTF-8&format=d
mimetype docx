--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,2579 +14,2563 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В девять часов вечера официальный блог «Знаменитого генерала», который долгое время не обновлялся, внезапно обновил видео:</w:t>
-[...2527 lines deleted...]
-        <w:t>Хэ Цзиньюнь слабо улыбнулся: «Пока не ясно, пока фильм не выйдет».</w:t>
+        <w:t>В девять вечера официальный блог «Прославленного полководца», долгое время не подававший признаков жизни, внезапно опубликовал видео:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Прославленный_полководец: «Вот и трейлер~»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В 9:01 того же дня Е Цзэси, Хэ Цзюнь Юнь и другие ведущие актёры один за другим сделали репост.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Е_Цзэси: «Господин, вы тоже пришли послушать оперу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Хэ_Цзюнь_Юнь: «Могу я называть тебя А Цзы?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пользователи сети и поклонники сначала не поняли, что происходит. С чего это вдруг они начали пиарить свою пару?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда они открыли видео, всё стало ясно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой там пиар пары?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это же просто реклама нового фильма!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели они так рано начинают рекламу? Значит, фильм действительно выйдет в этом году?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трейлер длился всего полторы минуты. Открыв видео, первым делом в уши врывалась прекрасная, изысканная театральная мелодия: «Исстари на поле брани не видно возвращающихся».*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе с ней раздавались оглушительные звуки битвы, и на экране разворачивалась величественная картина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комментариях тоже началось обсуждение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Точно, военный фильм]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Эта театральная мелодия! Это голос Шань Цзэюя! Я умираю!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Киноимператор Хэ не обманул: сказал, что пригласит Шань Цзэюя спеть заглавную песню, и действительно пригласил!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ух ты, батальные сцены выглядят очень масштабно. Я начинаю ждать с нетерпением!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этом впечатления от начала не закончились. Следом картинка сменилась, и на экране появилась оживлённая улица, а в центре кадра — благородное, изысканное лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Господин, вы тоже пришли послушать оперу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это Е Цзэси, а-а-а-а!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, Е Цзэси в историческом костюме просто убивает меня! Он такой-такой красивый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Этот синий халат и чёрные волосы — просто невероятно!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Совсем другой образ, чем в рекламе Bvlgari. Тогда он был ярким и красивым, а сейчас — мужественным и статным!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В видео юный генерал Шань Чэнчжоу на мгновение замирает, в его глазах мелькает восхищение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В их взглядах рождается чувство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обсуждения в комментариях становятся ещё более оживлёнными:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я это чувствую!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Этот взгляд такой нежный!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а, „ХэСи“ — настоящая пара! Настоящая, настоящая, настоящая!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Они так милы — и в кино, и в реальной жизни, у-у-у-у!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я, случайный прохожий, тоже начинаю хотеть шипперить!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Согласен, но мне интересно: это действительно военный фильм? Почему он выглядит таким прекрасным?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успели эти слова прозвучать, как общий тон видео изменился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздаётся скорбный крик вороны, и музыка становится пронзительно-траурной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Город Нин пал, империя Цзинь рухнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Город разрушен, кости истлевают, на бескрайних просторах земли — лишь безжизненные тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди руин небо окрашено в кровавый цвет, и только слышен отчаянный крик А Цзы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А-Я-а-ань!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пронзительный, полный боли голос заставляет всех вздрогнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт-чёрт-чёрт! Мне кажется, что-то здесь не так!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, это голос Е Цзэси? У меня мурашки по коже!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А Янь? Это же Тан Цзин?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ах, как жаль нашего Тан Тана!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У меня нехорошее предчувствие. У фильма трагический конец или что?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никто не мог ответить. Видео продолжалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время шло, войны не прекращались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, сколько лет прошло, но, с победой в последней битве, наконец наступил мир и спокойствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В столице — мир и процветание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На улицах и в переулках — смех и радость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Шань Чэнчжоу, прославившийся ещё в юности, теперь, в боевых доспехах, стал великим генералом, которого почитают тысячи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкие лучи заходящего солнца отбрасывают длинную тень Шань Чэнчжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стоит на городской стене, глядя на процветающий мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно снова раздаётся театральная мелодия. Этот звук, кажется, тревожит генерала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Облака цветов, лицо прекрасно, шаги золотые, в покоях нефритовых, среди атласных занавесей, весенняя ночь сладка…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Песня стихает. Шань Чэнчжоу медленно оборачивается. На его лице, полном скорби, — две дорожки слёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этом видео обрывается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидевшие это пользователи сети и поклонники остолбенели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Всё?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это всё?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Постойте, а где А Цзы?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Досмотрел. Картина „Прославленный полководец“ грандиозна, актёры играют великолепно. Каждый кадр прекрасен. Жду с нетерпением готовый фильм!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Трейлер вышел так рано, значит, фильм точно выйдет в этом году! Дата определена?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Только билеты покупать!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ух ты, сюжет мне нравится! Похоже, он отличается от других гомосексуальных фильмов. Буду ждать дату выхода!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Подождите… Вы что, не обсуждаете сюжет? Мне одному кажутся эти слёзы Шань Чэнчжоу в конце тревожными? Неужели конец трагический?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Предыдущий +1. Мне тоже кажется, что конец трагический. Не говоря уже о другом, вы разве не заметили, что во второй половине видео, где описываются ужасы войны, не появляется не только А Цзы, но и этот персонаж? А в середине есть кадр с разрушенным театром. Значит, А Цзы, должно быть, погиб во время падения города Нин вместе с А Янём]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, предыдущий, ты так хорошо проанализировал. После твоего анализа мне страшно смотреть…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как это А Цзы погиб? По-моему, не обязательно. Город Нин пал, но потом был кадр, как солдаты Нина отчаянно сопротивляются, и кадр возвращения Шань Чэнчжоу. Так что А Цзы, скорее всего, сбежал во время суматохи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Подождите, мы одно и то же видео смотрели? Я вообще ничего не заметил, а вы столько всего увидели?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот именно! За полторы минуты вы столько всего разглядели? Я только заметил, что фильм сделан качественно, кадры очень масштабные]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это потому, что ты, предыдущий, смотрел невнимательно. В этом трейлере, хоть он и длится полторы минуты, каждый кадр — пасхалка. В начале есть сцена, где родители провожают сына на войну. Если остановишь и внимательно посмотришь, увидишь, что это родители Шань Чэнчжоу, а тот юноша — молодой Шань Чэнчжоу. Таких сцен много. Просто смотри внимательнее]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[??? Значит, я всё это время смотрел в пустоту?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таких пользователей было немало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому вскоре после хештега #Трейлер_Прославленного_полководца# в горячие запросы попал и хештег #Пасхалки_Прославленного_полководца#.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заходишь в эту тему — а там пользователи сети анализируют трейлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Более того, даже отдельные персонажи были проанализированы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторые пользователи даже смело предсказали, что у фильма будет трагический финал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от этого, отличные спецэффекты и отдельные сцены «Прославленного полководца» не вызвали такого бурного обсуждения, как сюжет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь был удивлён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чэнь Чжэнтянь даже специально позвонил ему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, дело сделано!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь слегка улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя загадывать до выхода фильма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,1299 +2590,1443 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Самый важный момент в хорошем фильме - это сюжет. Второй - создание спецэффектов и изображений, но это также наименее похвальные аспекты отличного фильма.</w:t>
-[...1199 lines deleted...]
-        <w:t/>
+        <w:t>Для хорошего фильма важнее всего сюжет. Спецэффекты и декорации тоже важны, но их не стоит переоценивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чэнь Чжэнтянь хотел сказать, что можно доверять его вкусу, но, подумав, решил не делать поспешных выводов. Это был первый фильм Хэ Цзюнь Юня, и осторожность не помешает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав, он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дата выхода определена?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, первого июля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чэнь Чжэнтянь кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. Если что-то понадобится, обращайся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, конечно, не стал церемониться и согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поболтав ещё немного, Чэнь Чжэнтянь не удержался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, ты недавно снимался в шоу с Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Хэ Цзюнь Юнь невольно улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же режиссёр Чэнь не может оставить Е Цзэси в покое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, сегодня я вернулся в столицу, — сказал Хэ Цзюнь Юнь. То есть до сегодняшнего дня они снимались вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Чэнь Чжэнтянь тут же рассердился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как это так? Е Цзэси согласился сниматься в шоу, а на моё приглашение в кино он всё ещё не согласен?! — Чэнь Чжэнтянь так разволновался, что даже голос повысил. — Скоро начало съёмок, а у меня даже главного актёра нет! Бесит! Если в следующем месяце я не найду подходящего, я не буду снимать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, которому от его крика стало больно, беспомощно улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав о Е Цзэси, в глазах Хэ Цзюнь Юня мелькнула нежность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он ещё ребёнок. Когда снимался в «Прославленном полководце», наверное, очень устал. Дай ему ещё немного отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каждый день лежал в автодоме и спал, в жару кондиционер, в холод ты давал ему обогреватель, каждый день заканчивал съёмки раньше массовки, и ты говоришь, он устал? — Чэнь Чжэнтянь чуть не задохнулся от смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты всё время за него заступаешься! — обвинил его Чэнь Чжэнтянь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, держась за голову, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И когда это я за него заступался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот сейчас и заступаешься! — сказал Чэнь Чжэнтянь. — Ладно, не хочу с тобой говорить. Если я не найду подходящего, так и быть, не буду снимать этот чёртов фильм!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дав Хэ Цзюнь Юню сказать ни слова, упрямый старичок повесил трубку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, глядя на телефон, не знал, плакать или смеяться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Чэнь Чжэнтяню непременно нужен Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, он на секунду задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив, как раньше сам выбирал актёра на роль А Цзы, он понял состояние Чэнь Чжэнтяня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он тоже никого другого не хотел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как показала практика, Е Цзэси действительно лучше всех подходил на роль А Цзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обсуждение «Прославленного полководца» в интернете становилось всё более бурным. Хэ Цзюнь Юнь не удержался, взял телефон и написал Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Добрался домой?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ответил быстро:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да, учитель Хэ, вы дома?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь отложил телефон и посмотрел на видео, которое уже дошло до середины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав две секунды, он напечатал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Черновой монтаж „Прославленного полководца“ готов. У тебя есть время? Я буду дома примерно через час».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «Так быстро уже черновой монтаж? Конечно, у меня есть время».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня изогнулись. Он уже хотел ответить, как вдруг увидел, что в строке чата появилась надпись «собеседник печатает…».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь на секунду замер, решив подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он прождал целую минуту, а сообщение от Е Цзэси так и не пришло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился, снова открыл клавиатуру, но тут сообщение от Е Цзэси наконец пришло:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Учитель Хэ, вы поели?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала он опешил, а потом не удержался и улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Научился ходить вокруг да около», — подумал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>п/п:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[1] awsl - ах, я мертв</w:t>
+        <w:t>Строка «Исстари на поле брани не видно возвращающихся» (由来征战地，不见有人还) — цитата из стихотворения Ли Бо «Трудная дорога в Шу» (蜀道难), описывающая трагизм войны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Облака цветов, лицо прекрасно, шаги золотые, в покоях нефритовых, среди атласных занавесей, весенняя ночь сладка» (云鬓花颜金步摇，芙蓉帐暖度春宵) — повторное цитирование строки из поэмы Бо Цзюйи «Вечная печаль» (长恨歌), уже использовавшейся в посте официального блога фильма ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>