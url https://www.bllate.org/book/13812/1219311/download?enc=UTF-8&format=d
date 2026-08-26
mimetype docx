--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,3187 +14,3283 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Три сообщения Weibo были отправлены с разницей в несклько секунд друг от друга, и можно даже сказать, что они были отправлены почти одновременно.</w:t>
-[...3135 lines deleted...]
-        <w:t>Да почему они шли, держась за руки?</w:t>
+        <w:t>Три поста были опубликованы с разницей всего в несколько секунд, можно сказать, практически одновременно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому у тех, кто следил за всеми тремя, лента выглядела так:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Тан_Цзин: «Проиграл в “правду или действие”, плачу, принимаю наказание #закрываю_лицо_руками#, извините за доставленные неудобства!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Е_Цзэси: «Подтверждаю».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Хэ_Цзюнь_Юнь: «+1».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[??? Что происходит?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот это поворот?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А вы меня напугали… я уже думал, что это правда, чуть не рехнулся от страха QAQ. Пожалуйста, больше не шутите с нами так, сердце не выдержит!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, я, поклонник “СиТан”, только что был на седьмом небе от счастья, а теперь вы мне говорите, что это из-за проигрыша? Не хочу слушать, не хочу, не хочу!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поклонники пар, можно не сходить с ума? Там ещё и близко ничего не было, а вы уже целый вечер голосили. Что, вам обязательно нужно, чтобы Тан Тан сам вышел и сказал, что это правда?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да, какой смысл Тан Тану сейчас встречаться? Вы что, желаете ему добра?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Фух, отлегло. Хорошо, что объяснили! Я всё волновалась. Тан Тан, сейчас ты на подъёме, и, конечно, я не говорю, что встречаться — это плохо, но как поклонница, заботящаяся о твоей карьере, я бы предпочла, чтобы ты пока сосредоточился на работе]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хорошо, что это просто игра! Моя подруга проплакала мне весь вечер, у неё уже голос сорван. Теперь она успокоилась!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я же говорил! Тан Тан не гей, а некоторые всё равно наезжают. Хватит вешать ярлыки только потому, что у вас там какая-то пара!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Подождите, я кое-что заметил. Значит, Си Си, Тан Тан и учитель Хэ вместе ужинали?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Похоже на то! Мой кумир не стал бы репостить чужой пост, если бы это его не касалось. А раз он сделал репост поста Тан Цзиня, значит, он тоже там был]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Так что, выходит, это и правда была игра?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Зря я радовался весь вечер… у-у-у, а теперь мне говорят, что это игра! Моя пара разбита!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я, когда увидел пост Тан Цзиня, сразу подумал, что это вряд ли правда. И действительно, теперь объяснили, что это игра]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я тоже так думаю. Сейчас мало кто из артистов станет рисковать своей карьерой]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как это все поверили, когда объяснили? Мне кажется, это очень даже может быть правдой. Если бы это была просто игра, Тан Цзин сразу бы объяснил, а не ждал больше часа. И самое главное, он сказал, что проиграл в игре на вечеринке. А где фото? Раз уж решил объясняться, нужно было хоть одно фото показать]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я тоже чувствую какую-то нестыковку, но Е Цзэси же сделал репост. Вряд ли это фальшивка]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я только что смотрел в другой группе, говорят, есть фото, как они втроём выходят из бара?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Где? Дайте посмотреть!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре один пользователь выложил фото в Вэйбо, а также небольшое видео. Снято было издалека, но всё равно можно было разглядеть идущих впереди Е Цзэси и Хэ Цзюнь Юня. Тан Цзин немного отставал, опустив голову, так что было видно только пол-лица. Рядом шли какие-то люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вышли из бара, сели в машины и быстро уехали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот, есть даже видео, как они вместе выходят из бара. Что ещё можно сказать?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Значит, всё правда]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Что значит “правда”? А предыдущее видео, где видно, что Тан Цзин приехал в другое время, вы не смотрели?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Есть ещё такое видео?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре другой пользователь скинул ссылку. Хотя там не было времени приезда Тан Цзиня, зато было время приезда Е Цзэси и Хэ Цзюнь Юня — около одиннадцати вечера. Но пост Тан Цзиня был опубликован около девяти пятидесяти вечера. Это заставляло задуматься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вот это интрига!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Значит, когда Тан Цзин играл в “правду или действие”, Е Цзэси не было?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ну и что? В “правду или действие” всякое бывает. Я однажды звонил бывшей… чуть конфуз не случился!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я тоже считаю, что нормально]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Простите, но то, что нормально для нас, простых людей, не обязательно нормально для Тан Цзиня. Кто он и кто Е Цзэси? Я считаю, что даже если Е Цзэси тогда не было, заставлять его писать такой пост — это уже слишком. Даже если это шутка между друзьями, такие щекотливые темы нужно обсуждать в личных сообщениях. Все мы взрослые и понимаем, какую силу и влияние имеет Вэйбо. Я не думаю, что у друзей Тан Цзиня нет мозгов, поэтому мне кажется, что этот пост, возможно, действительно отражает его истинные чувства]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У предыдущего оратора тоже есть доля правды. Действительно, даже если это игра, Тан Цзин — публичная фигура, и друзья должны были это учитывать. Написать в личные сообщения — вот что было бы нормально. Так что этот пост, возможно, действительно отражает искренние чувства Тан Цзиня]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но иногда, когда веселишься, много не думаешь. Кому захочется во время игры всё анализировать? Не устали?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Выше никто ничего плохого не сказал, что вы сразу взъелись?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После публикации заявления одни фанаты предпочли поверить, другие, естественно, сомневались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По мере появления всё новых утечек обсуждение становилось всё более бурным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин на это больше не реагировал. Время стирает всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интернет устроен так: когда появляется новая горячая тема, вчерашние обсуждения уходят в прошлое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ещё через некоторое время те, кто не очень хорошо тебя знает, возможно, будут помнить только твоё имя, а некоторые и его забудут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве что изредка, за чашкой чая, кто-нибудь вспомнит: «А был в индустрии такой-то, он как-то публично признался кому-то в любви».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, возможно, между друзьями возникнет спор. Кто-то обязательно будет настаивать, что это было правдой: разве станет звезда ради игры признаваться кому-то в любви в Вэйбо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другие, конечно, будут думать, что это была просто игра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Какой же дурак стал бы так шутить, понимая, что это может вызвать такой скандал? Ему же ещё в этой индустрии работать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но этому спору не суждено было закончиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или, может быть, никому и не было дела до его итогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого случая Е Цзэси долгое время не видел Тан Цзиня и ничего о нём не слышал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За это время он иногда встречался с Хэ Цзюнь Юнем, чтобы вместе поужинать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, к сожалению, не всегда ему удавалось отведать стряпни Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот был действительно очень занят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но чаще всего они договаривались о встрече в ресторане. Хэ Цзюнь Юнь приезжал, быстро перекусывал и снова уезжал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды, когда они уже ели, Хэ Цзюнь Юнь вышел ответить на звонок, а когда вернулся, Е Цзэси уже наелся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Хэ Цзюнь Юнь почувствовал себя виноватым и тут же извинился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извини, не ожидал, что разговор будет таким долгим…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, работа важнее! — Помолчав, он добавил: — Вы поели, учитель Хэ? Еда уже остыла, я попросил официанта принести ещё два блюда, придётся немного подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь вздохнул с облегчением и кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси действительно наелся. Когда принесли заказ, даже рыбу с перцем, которую он очень любил, он попробовал только один раз и больше к ней не притронулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь заметил это и, отложив палочки, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующем месяце должно стать не так напряжённо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М? — Е Цзэси задумался, повернулся к Хэ Цзюнь Юню, и в его красивых глазах мелькнуло замешательство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Хэ Цзюнь Юня стал мягче, и он, слегка улыбнувшись уголками губ, перефразировал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В следующем месяце смогу пожарить тебе рыбёшек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Е Цзэси засветились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, — улыбнулся Хэ Цзюнь Юнь. — В следующем месяце останется только рекламная кампания. Только что получил новости, что с цензурой почти всё готово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот здорово! — искренне обрадовался Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот вечер Хэ Цзюнь Юнь, что бывало редко, отвёз Е Цзэси домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По дороге они говорили о фильме. Когда Е Цзэси вернулся домой, тётушка-повар ещё убиралась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы ещё не закончили? — спросил Е Цзэси. — Уже поздно, я попрошу водителя отвезти вас домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушка-повар хотела отказаться, но, подняв голову, увидела улыбающегося Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, молодой господин, у вас что, хорошие новости? — удивилась она. — Давно я не видела вас таким весёлым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил и взглянул на себя в зеркало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У молодого человека в зеркале красивые глаза были изогнуты в форме полумесяца, на бледных щеках играл лёгкий румянец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А что это я… улыбаюсь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже удивился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав, он почувствовал, как уши заливаются жаром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кажется, я обрадовался словам “пожарю тебе рыбёшек”».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки его губ снова непроизвольно приподнялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе запорхали бабочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на своё отражение, Е Цзэси подумал: «Неужели и правда?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну и как же я люблю эту рыбу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наверное, потому что давно её не ел».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время пролетело незаметно. В конце апреля официальный блог «Гастрономических записок» опубликовал фрагмент из программы, а также объявил дату выхода первого выпуска — в следующую субботу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фанаты были вне себя от радости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше всех радовались поклонники Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наконец-то у Си Си будет программа!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ух ты, я так долго ждал программу с Си Си!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ждал, ждал и наконец дождался!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Следующая суббота? Хорошо, я вовремя сяду у телевизора!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наконец-то сахар от “ХэСи”! Как же я жду!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В последнее время мой кумир часто участвует в программах. Продолжайте в том же духе! Давайте, давайте!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт-чёрт-чёрт, сестры, вы видели фрагмент? Я так волнуюсь!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я прямо заявляю: “ХэСи” — это правда! Не верите — смотрите фрагмент сами!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, многие пользователи поспешили посмотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фрагмент длился минуту. Там были показаны лучшие моменты игр гостей. Фанаты каждой группы остались довольны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только когда мелькнул последний кадр — сначала две переплетённые руки, затем двое мужчин, бегущих вперёд, — а потом лицо Ю Цзя с её растерянным вопросом: «Ой, а они что, за руки держались?» — зрители в этот момент были так же озадачены, как и она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И правда, почему они держались за руки?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>