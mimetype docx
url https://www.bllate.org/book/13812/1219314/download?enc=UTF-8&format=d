--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,2883 +14,2931 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После просмотра "Журнал Гурманов" Хэ Цзиньюнь сказал, что ему нужно идти домой.</w:t>
-[...2831 lines deleted...]
-        <w:t>Гао Шу выглядел серьезно: «Поскольку у вас двоих теперь слишком много поклонников CP, ради Молодого Мастера, а также ради Императора Фильмов, я предлагаю вам временно переехать из виллы на берегу озера».</w:t>
+        <w:t>После просмотра «Гастрономических записок» Хэ Цзюнь Юнь предложил вернуться домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они попрощались как обычно, на первый взгляд всё было в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но только Е Цзэси знал, что напряжение покинуло его лишь в тот момент, когда дверь закрылась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала он облегчённо выдохнул, затем слегка откинулся назад, и все его мышцы, наконец, расслабились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он задуматься о причинах этого состояния, как раздался сигнал телефона. Он инстинктивно взглянул в окно — в соседней вилле только что зажёгся свет, значит, Хэ Цзюнь Юнь тоже только что добрался до дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на телефон, он увидел сообщение от Хэ Цзюнь Юня: «Я дома. Ложись спать пораньше. Спокойной ночи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси улыбнулся и ответил: «И тебе спокойной ночи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отправив сообщение, он встал, выключил свет в гостиной и медленно поднялся наверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Принял душ, кое-как собрал вещи и приготовился ко сну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но едва закрыв глаза, он вдруг резко сел, схватил телефон и зашёл в Вэйбо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он открыл приложение, в рекомендациях он увидел хештег, связанный с ним и Хэ Цзюнь Юнем: #А_ты_сегодня_ХэСился?#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь оказался прав. Как он и предполагал, после выхода «Гастрономических записок» количество их поклонников резко возросло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента окончания первого выпуска прошёл всего час, а в горячих запросах уже появилось пять-шесть связанных с ним тем, три из которых касались Е Цзэси и Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самой популярной была та, которую он только что увидел: #А_ты_сегодня_ХэСился?#</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси зашёл в тему. На этот раз это был не пост маркетингового аккаунта, а сообщение фаната:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>@Поднимаю_знамя_ХэСи: «Сегодня я просто с ума сошла от сладостей! Киноимператор Хэ так балует Си Си! Я просто завидую!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>#фото#, #фото#, #фото#.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Е Цзэси дёрнулся глаз. Он открыл фотографии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая была гифкой, где Хэ Цзюнь Юнь тянет его за руку. Вторая — их совместное фото, где они, взявшись за руки, выбегают из отеля. Третья — где Е Цзэси, стоя у синей стеклянной стены, смотрит на подводный мир, а Хэ Цзюнь Юнь, стоя в дверях, с улыбкой наблюдает за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Последняя фотография!!! Боже мой, у киноимператора Хэ просто звёзды в глазах! Какой нежный взгляд!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт-чёрт-чёрт! Что тут ещё говорить? Давайте крикнем вместе: „ХэСи“ — это правда!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Боже мой, я просто случайная прохожая, но этот взгляд киноимператора Хэ просто пленяет! Всем рекомендую посмотреть нарезку видео. В этом фрагменте киноимператор Хэ подошёл спросить Си Си, что тот хочет на ужин, но не заметил, что дверь открыта. Подойдя к двери, он увидел эту сцену. Сначала камера показывает Си Си, потом переключается на киноимператора Хэ, и видно, как он улыбается! Чёрт! Этот кадр просто великолепен! Меня пронзило!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[По одному описанию уже хочется посмотреть!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да-да! Эту улыбку киноимператора Хэ я пересматривала десятки раз. Такая сладость! Увидев Си Си, он сразу улыбнулся. Я умираю! Эта улыбка растопила моё материнское сердце!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[И вы заметили, на первой гифке учитель Хэ сам тянет Си Си за руку, а Си Си даже не сопротивляется, послушно уходит! У-у-у-у, как же сладко! Моя пара — настоящая!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Из трёх фотографий больше всего нравится последняя. Она прекрасно иллюстрирует строку: “Ты смотришь на пейзаж с моста, а смотрящий на тебя смотрит с балкона”. Как красиво!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Прекрасно, прекрасно! Увидев последнюю фотографию, я первым делом вспомнил именно эти стихи!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Последняя фотография просто великолепна! Закрепитесь, вы двое!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Посмотрев первый выпуск «Гастрономических записок», я хочу сказать только одно: киноимператор Хэ действительно балует Си Си! Услышав, что Си Си хочет рыбы, он тут же бросил съёмочную группу и повёз его на рыбалку. И каждое задание выполнял добросовестно, чтобы приготовить для Си Си рыбу! Как же это мило!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да, и ещё вечером, когда они вместе готовили, учитель Хэ отдельно спросил Си Си, что бы он хотел на ужин! Мнения других гостей его даже не волновали!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я понял, что Си Си действительно очень любит рыбу]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как бы я ни анализировал, я всё равно верю, что моя пара настоящая! Они уже закреплены!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Значит, в реальной жизни они тоже вместе?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Скорее всего, нет. Хотя в программе они очень милы и учитель Хэ действительно много для Си Си делает, если присмотреться, можно заметить небольшую дистанцию. Сейчас они, кажется, в состоянии, когда один уже всё понял, а другой — ещё нет. Проще говоря, учитель Хэ уже осознал свои чувства, а Си Си — ещё нет. Это то, что мы часто называем односторонней любовью]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт-чёрт-чёрт! Они такие милые в программе, а до сих пор не вместе? Да ладно?!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я тоже считаю, что односторонняя любовь очень вероятна. Учитель Хэ любит Си Си. И добавлю: я психолог (использую все свои знания для шипперинга!)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахахахахаха, сестра выше, ты такая милая! Но я тоже поддерживаю версию с односторонней любовью. Получается, наша пара немного грустная…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Значит, сейчас мы не знаем, что думает Си Си, но точно можем сказать, что учитель Хэ влюблён в него?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комментариев было много, но чем дальше Е Цзэси читал, тем сильнее у него ёкало сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что за ерунда?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что значит „учитель Хэ влюблён в него“?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вы, пользователи сети, шипперите сколько хотите, но зачем же анализировать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на последнюю фотографию, он вспомнил, как вечером смотрел программу с Хэ Цзюнь Юнем. Программа уделила этому кадру много времени, и Е Цзэси, конечно, тоже его заметил. Он тогда удивился, потому что не помнил этого момента и не знал, что Хэ Цзюнь Юнь стоял за его спиной и смотрел так долго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Е Цзэси спросил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты сразу не позвал меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Хэ Цзюнь Юня всё ещё был прикован к экрану, и, не поворачивая головы, он слегка улыбнулся уголками губ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне тогда показалось, что ты хочешь ещё посмотреть, поэтому я не стал звать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, — ответил Е Цзэси и не стал больше думать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь, читая комментарии фанатов, он усомнился в своём восприятии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели я и правда слишком мало думаю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но наше общение… вроде бы нормальное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проявлял ли учитель Хэ ко мне интерес?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, задумавшись, прикусил губу. «Кажется, нет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их общение было вполне обычным. Хэ Цзюнь Юнь, как старший, заботился о нём, был внимательным и предупредительным. В глазах Е Цзэси он был просто заботливым другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С ним было легко, он мог говорить и делать что хотел, не особо задумываясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, что ещё важнее, он очень вкусно готовил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственное, что нужно было понять, это почему, когда сегодня вечером Хэ Цзюнь Юнь бессознательно взял его за руку, его щёки так сильно горели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов Е Цзэси пришёл к выводу: «Наверное, было слишком жарко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конец апреля — начало мая, погода постепенно теплела, в комнате, кажется, не открывали окно, а рука Хэ Цзюнь Юня была такой горячей, что ему стало жарко. Вроде бы нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси перевернулся и отбросил телефон в сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пусть будет так!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А комментарии в интернете… плевать. Я спать!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в это время Хэ Цзюнь Юнь, выспавшийся днём, бодро листал Вэйбо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего за несколько часов количество подписчиков супер-блога пары «ХэСи» удвоилось, число постов и активность резко возросли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, что ещё важнее, «ХэСи» теперь были не просто маленькой парой. После того как тема попала в горячие запросы, казалось, весь интернет с радостью шипперил их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь вопрос: что же будет думать и делать Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на губах Хэ Цзюнь Юня становилась всё шире. Он зашёл в горячие запросы и увидел пост пользовательницы @Поднимаю_знамя_ХэСи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он увидел эту сцену в доме Е Цзэси, у него волосы на затылке встали дыбом, а вопрос Е Цзэси заставил его сильно нервничать. Он даже боялся повернуть голову и взглянуть на него, и только улыбкой скрывал своё волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Хэ Цзюнь Юнь хотел, чтобы Е Цзэси поскорее всё понял, он не хотел, чтобы это произошло, когда он был не готов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо, что Е Цзэси не стал больше расспрашивать, и он облегчённо вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь, когда в интернете появилось так много их поклонников, и некоторые анализы оказались верными, Хэ Цзюнь Юнь с нетерпением ждал: неужели на этот раз Е Цзэси наконец-то что-то поймёт?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проспав всю ночь без сновидений, на следующее утро Е Цзэси уже ждал Гао Шу, чтобы отвезти его в аэропорт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходя из дома, Е Цзэси взглянул на соседнюю виллу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Учитель Хэ, наверное, ещё спит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера он спрашивал Хэ Цзюнь Юня о его планах. Тот сказал, что днём у него дела, а вечером он вылетает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже хотел написать ему сообщение, как услышал голос Хэ Цзюнь Юня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси, ты уже уезжаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси поднял голову и увидел Хэ Цзюнь Юня на балконе второго этажа. Мужчина улыбнулся и помахал ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — уголки губ Е Цзэси тоже приподнялись. — Тогда я поехал. До встречи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь осторожен, — крикнул Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. — Е Цзэси сел в машину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу, поприветствовав Хэ Цзюнь Юня, тоже сел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он сел, он не удержался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, а когда это киноимператор Хэ поселился рядом с вами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тебе не говорил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — ответил Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну вот, теперь знаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, сам виноват, что не узнал, кто сосед моего молодого господина!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вздохнув, он снова заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда вам, молодой господин, возможно, придётся переехать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В смысле? — опешил Е Цзэси. — Зачем переезжать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Гао Шу было серьёзным:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из-за того, что у вас с киноимператором Хэ слишком много поклонников. Ради вашего же блага и ради блага киноимператора Хэ я рекомендую вам временно переехать с виллы у озера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>