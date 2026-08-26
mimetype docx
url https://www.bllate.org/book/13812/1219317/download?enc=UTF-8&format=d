--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,3059 +14,3475 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возможно, это произошло из-за того, что Вей Бей не сказал четко в первый день съемок, из-за чего Вэй Бэй почувствовал, что остальные трое что-то скрывают от группы.</w:t>
-[...3007 lines deleted...]
-        <w:t>Почему Хэ Цзиньюнь смотрит на Ю Янь?</w:t>
+        <w:t>Возможно, из-за того, что в первый день съёмок Вэй Бэю не объяснили, он всё время думал, что остальные трое что-то скрывают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому в последующие дни Вэй Бэй не отходил ни от Е Цзэси, ни от Хэ Цзюнь Юня. Всё же от съёмочной группы можно было ожидать, что они снова устроят какого-нибудь предателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси относился к этому равнодушно, но на четвёртый день, когда Вэй Бэй снова собрался идти за ними, Хэ Цзюнь Юнь не выдержал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы, кажется, не в одной группе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Бэй вытаращил глаза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если не в одной, мы можем сотрудничать! Проблема в том, что у этих троих наверняка есть информация, которую они от нас скрывают, так что мы должны объединиться!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Хэ Цзюнь Юня был спокоен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во-первых, я не думаю, что они что-то скрывают. Во-вторых, тебе пора вернуться в свою группу. Следующие игры командные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но мы можем делать задания и втроём! — обиженно сказал Вэй Бэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но я не хочу быть с тобой в одной группе, — безжалостно ответил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй! Неужели нельзя? — возмутился Вэй Бэй. — Мы друзья или нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С этой минуты — нет, — сказал Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Бэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну и ладно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя, увидев, как Вэй Бэй возвращается ни с чем, закатила глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, нельзя злиться на дурака!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К четвёртому дню съёмок у шестерых гостей были уже три подсказки, и общий контур истории прояснился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюжет игры «Кто волк?» был простым и повествовал о семье скотовода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В семье было шестеро: отец, мать, дедушка, бабушка, старшая сестра и младший брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они жили мирной и счастливой жизнью в степи, но их спокойствие было нарушено появлением волка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волк умел маскироваться, и теперь он прятался среди членов семьи. Каждую ночь волк убивал кого-то одного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гости могли спасти семью, только вычислив волка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но хотя контур истории стал ясен, им не хватало ключевой информации — кто они сами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так кто же мы? — Юй Янь схватился за голову, ничего не понимая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя сказала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Без информации о себе все эти подсказки бесполезны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси откусил кусочек хрустящей рыбки и нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В первый день, должно быть, была какая-то информация, которую мы упустили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и Хэ Цзюнь Юнь переглянулись и задумались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через некоторое время глаза Е Цзэси засветились, он взглянул на Хэ Цзюнь Юня, и тот в тот же момент поднял на него глаза. Они сказали хором:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это места за столом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Е Цзэси изогнулись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь ясно, кто волк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, даже не нужны подсказки следующих двух дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные были в недоумении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, улыбнувшись, повернулся к съёмочной группе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Режиссёр, мы уже знаем ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице режиссёра застыла, и он нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси взял кусочек рыбки, встал и, приблизившись, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай договоримся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр насторожился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, — сказал Е Цзэси. — Мы не обманем съёмочную группу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, улыбнувшись, добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас только одна попытка угадать волка. Мы решили использовать её сейчас. Если угадаем, то оставшиеся два дня съёмок превратим в свободное путешествие. Как вам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр: «… С какой стати я должен соглашаться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же не хотите, чтобы мы, зная ответ, ещё два дня играли в бессмысленные игры?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом что-то есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Юй Янь был потрясён:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы уже знаете, кто волк?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это просто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь поддержал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Несложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так как они вообще по этим нескольким подсказкам вычислили волка?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Бэй и Ю Цзя, привыкшие к такому, не удивились, а даже обрадовались и подошли уговаривать режиссёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Раз мы уже знаем ответ, какой смысл притворяться?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр, не в силах справиться с натиском, стиснул зубы и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы уверены? У вас только одна попытка. Если ошибётесь, в последний день у вас не будет возможности ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был полон уверенности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уверены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Волк — это Ю Цзя, единственная дочь в семье скотовода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он это сказал, съёмочная группа вытаращила глаза, на их лицах было написано изумление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как вы догадались? — потрясённо спросил режиссёр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё просто. Во-первых, в первый день мы получили потрёпанный дневник. Почерк детский, в основном бессмысленные записи, но одна фраза была ключевой: «Старшая сестра выходит замуж».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По дате в дневнике можно определить, что брат писал его в четвёртом классе, когда ему было десять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На третий день мы получили дни рождения членов семьи. Ключевая информация: старшая сестра на шесть лет старше брата. То есть в шестнадцать лет она вышла замуж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, Е Цзэси почувствовал себя неловко и нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, заметив это, подхватил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но замужество не принесло ей счастья. Её продал отец, который предпочитал мальчиков девочкам. Это видно по фотографии, полученной на третий день: на одной из них были деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через полгода она забеременела, но, к несчастью, случился выкидыш. Без ребёнка свёкор со свекровью и муж стали её мучить. Не выдержав унижений, она сбежала домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но дом не стал для неё убежищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Хэ Цзюнь Юня стал очень серьёзным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И на четвёртый день мы получили фотографию: на теле сестры следы от кнута. Но муж её семьи не был скотоводом, а такие кнуты есть только у скотоводов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трагедия началась именно здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала отец, предпочитающий мальчиков, затем брат, насмехающийся над сестрой, потом равнодушные дедушка с бабушкой, и, наконец, мать, у которой была такая же тяжёлая судьба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце истории был большой пожар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот почему все фотографии, которые они получили, были с подпалинами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав рассказ Е Цзэси и Хэ Цзюнь Юня, остальные гости на мгновение замолчали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первым тишину нарушил Вэй Бэй:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И как вы догадались, что волк — Ю Цзя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все взгляды снова устремились на Е Цзэси и Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помните наши места в первый день?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя внезапно поняла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, наши роли были определены тогда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Если сопоставить с сегодняшним семейным фото, то на первом месте отец и дедушка, затем бабушка и брат, и наконец мать и сестра. Соответственно, Юй Янь — отец, Цзян Жань — дедушка, мы с Цзэси — бабушка и брат, а Вэй Бэй и Ю Цзя — мать и сестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно что! — воскликнул Юй Янь. — Съёмочная группа умеет играть! Сказали, что в первый день дадут информацию о наших ролях, но мы должны были сами её найти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань согласно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не сообразительность, они могли бы, собрав все подсказки, так и не вычислить волка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ю Цзя, улыбнувшись, спросила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну как, кайфово, когда вас ведут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кайфово! — хором ответили Юй Янь и Цзян Жань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда они поняли, почему Ю Цзя и Вэй Бэй с первого дня говорили, что торопиться некуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С такими ведомыми, как Е Цзэси и Хэ Цзюнь Юнь, действительно можно не торопиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на съёмочную группу, можно было увидеть, что у всех были помятые лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На этот раз мы серьёзно поработали над сценарием! Как же они снова досрочно всё разгадали?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр, не желая сдаваться, решил попытаться в последний раз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы уверены, что не хотите изменить ответ? Я вас предупредил, у вас только одна попытка…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно, режиссёр, мы же договорились! Ты хочешь отказаться? — перебил его Вэй Бэй. — Мы уверены, не меняем!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не меняем! — подтвердили остальные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёр: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну всё, опять мы проиграли!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так как камеры работали, съёмочной группе ничего не оставалось, как, проглотив слёзы, согласиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И оставшиеся два дня гости провели на свободе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получать гонорар и одновременно путешествовать — двойное удовольствие!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только жаль, что время, когда не нужно работать, пролетает быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как-то незаметно прошли два дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последний вечер съёмок Хэ Цзюнь Юнь, как обычно, приготовил для Е Цзэси его любимую жареную рыбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За несколько дней Юй Янь и Цзян Жань привыкли к их манере общения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Юй Янь всё равно не мог не заметить, что Хэ Цзюнь Юнь проявляет свои чувства так явно, а Е Цзэси всё ещё ничего не понимает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, его взгляд был слишком откровенным, и Хэ Цзюнь Юнь заметил его и посмотрел в его сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь испуганно отдёрнул глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси как раз протягивал Хэ Цзюнь Юню тарелку, когда заметил, что он задумался, и не удержался от вопроса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На что смотришь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проследив за его взглядом, он увидел Юй Яня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Зачем учителю Хэ смотреть на Юй Яня?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3086,563 +3502,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньюнь отвел взгляд, взял тарелку и небрежно сказал: «Ничего».</w:t>
-[...511 lines deleted...]
-        <w:t>[1] нести на прицепе - это термин, который обычно используется в играх, когда прокачивают, а вы уходите в афк.</w:t>
+        <w:t>Хэ Цзюнь Юнь, отведя взгляд и взяв тарелку, небрежно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ни на что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси показалось, что его ответ был уклончивым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сейчас было не время расспрашивать, и он подавил лёгкое раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, спрошу, когда будет возможность», — подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, к сожалению, прежде чем Е Цзэси смог найти подходящий момент, Хэ Цзюнь Юнь улетел в тот же вечер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед отъездом он специально написал Е Цзэси, что у него срочные дела и он должен уехать, и попросил встретиться на рекламной кампании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснувшись на следующее утро и прочитав сообщение, Е Цзэси сразу испортил настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я ещё не спросил, а он уже улетел. Неужели он боялся, что я буду слишком много спрашивать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого у Е Цзэси всё утро было плохое настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Гао Шу заметил его состояние и несколько раз спрашивал по дороге в аэропорт, не заболел ли он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси каждый раз отвечал, что всё в порядке, просто у него плохое настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но объяснить, почему оно плохое, он не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему же?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам хотел спросить у Юй Яня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>