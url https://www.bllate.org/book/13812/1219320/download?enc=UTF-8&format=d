--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,3923 +14,4291 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сегодня вечером, после того, как Хэ Цзиньюнь обсудил различные вопросы со своими деловыми партнерами, другая сторона предложила прийти в бар, чтобы выпить. Хэ Цзиньюнь не мог отказать, поэтому согласился.</w:t>
-[...3871 lines deleted...]
-        <w:t>После второй паузы Е Цзэси поднял глаза и посмотрел на Хэ Цзиньюна: «Итак, учитель Хэ, если вы столкнетесь с такой проблемой, что бы вы сделали?»</w:t>
+        <w:t>Сегодня вечером, после того как Хэ Цзюнь Юнь уладил все дела, остальные предложили выпить в баре. Он не мог отказаться и согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом баре была хорошая атмосфера, безопасность и конфиденциальность обеспечивались на высоком уровне. Хэ Цзюнь Юнь уже бывал здесь раньше, поэтому он и выбрал это место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После нескольких тостов атмосфера за столом накалилась, но Хэ Цзюнь Юню становилось всё более душно, и он решил выйти прогуляться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз официант сказал, что здесь уже никого нет, можно спокойно ходить, поэтому Хэ Цзюнь Юнь сделал ещё пару шагов в общий зал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неожиданно, едва он подошёл, он увидел две фигуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала он удивился, но в то же время забеспокоился. «Разве не сказали, что зал пуст? Откуда здесь люди?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, он не придал этому особого значения. Раз здесь кто-то есть, можно просто перейти в другое место — как раз хотелось спросить у Е Цзэси, чем он занимается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел Хэ Цзюнь Юнь отвернуться, как услышал знакомый голос: «…почему бы тебе самому ради любви не стать „ноликом“…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь остановился. «Голос Е Цзэси?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обернулся, внимательно посмотрел на кабинку за спиной — и точно, Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что он делает в баре? Я не знал? И кто это с ним? Выглядит незнакомо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо у него было красивое, но одет он был в кричащие цвета, как павлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился. Настроение испортилось, на душе стало неприятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел достать телефон и посмотреть сообщения, как вдруг вспомнил, что последние два дня не связывался с Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И даже на его сообщения намеренно не отвечал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злость, только что поднявшаяся в душе, мгновенно утихла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, уже не такой сердитый, решил просто подойти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«На неизвестные вопросы можно ответить лично».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев приближающегося Хэ Цзюнь Юня, Е Цзэси и Вэй Лифэй удивились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели такое совпадение?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй подумал: «Вот почему нельзя обсуждать людей за спиной».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, кроме удивления, испытывал ещё и лёгкую тревогу. Кажется, когда он говорил, он не понижал голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так слышал ли его учитель Хэ?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, Е Цзэси решил перейти в наступление:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, что вы здесь делаете?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я бы сам хотел это знать», — подумал Хэ Цзюнь Юнь, но на лице ничего не показал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зашёл по делам, — с улыбкой сказал он. — А ты здесь выпиваешь? Кто это с тобой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй не стал ждать, пока Е Цзэси представит его. Он встал и протянул руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте, киноимператор Хэ, я Вэй Лифэй, друг детства Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, немного подумав, вспомнил, что у Е Цзэси действительно есть такой друг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда Вэй Лифэй был с синими волосами, а сейчас он, неизвестно почему, сменил цвет на чёрный. Неудивительно, что он показался ему незнакомым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя цвет волос изменился, одет он был так же безвкусно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, учитывая, что он друг Е Цзэси, неприязнь в душе Хэ Цзюнь Юня немного поутихла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка улыбнулся и пожал ему руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здравствуйте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, вы здесь… — закончив рукопожатие, нужно было вернуться к вопросу, на который Е Цзэси не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй хотел было ответить, но Е Цзэси опередил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Вэй Лифэя было плохое настроение, вот я и составил ему компанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну и ловко же он перевернул всё с ног на голову».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ладно, он же свой, не чужой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на делающего ему знаки Е Цзэси, Вэй Лифэй решил смолчать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Хэ Цзюнь Юнь слегка нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? А сейчас уже лучше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Намного, — вынужден был поддержать версию Е Цзэси Вэй Лифэй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, видя, что Вэй Лифэй не разоблачил его, облегчённо вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё немного поболтав, Хэ Цзюнь Юнь спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже поздно. Цзэси, когда ты собираешься домой? Я тебя подвезу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, у которого ещё были нерешённые вопросы, совершенно не хотел уходить, поэтому он отрезал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, учитель Хэ, вы можете идти. Я потом поеду с Вэй Лифэем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пойдёт, — возразил Хэ Цзюнь Юнь. — Ты один, без сопровождения, только с Вэй Лифэем. Если на вас наткнутся папарацци или фанаты, что тогда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С чего бы вдруг?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси хотел снова отказаться, но Вэй Лифэй толкнул его локтем и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, мы и так уже почти закончили. Не откажусь, если киноимператор Хэ подвезёт Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взглянул на Вэй Лифэя и, улыбнувшись, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне не трудно. Мы живём рядом, так что по пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рядом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, улыбнувшись, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, Цзэси тебе не говорил? Мы соседи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй вытаращил глаза и с недоверием посмотрел на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вы соседи, а ты даже не можешь воспользоваться такой возможностью!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй, не в силах сдержать гнев, сверкнул глазами на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот не понял и с недоумением посмотрел в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, незаметно наблюдавший за их переглядываниями, снова слегка нахмурился. Он встал и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пойду, предупрежу их. Цзэси, подожди меня здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он сам не понимал, почему так легко согласился поехать с Хэ Цзюнь Юнем, сейчас Е Цзэси мог только кивнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва Хэ Цзюнь Юнь отошёл, как Вэй Лифэй схватил Е Цзэси и принялся допрашивать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы соседи, а ты такой медлительный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не так всё просто. Я же тебе говорил, мы в одном амплуа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он узнал, что они оба «единицы», у него уже было желание отступить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но неожиданно Хэ Цзюнь Юнь появился и спутал все его мысли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто сказал, что это проблема? — возразил Вэй Лифэй. — Если ты упустишь такого замечательного человека, как Хэ Цзюнь Юнь, где ты найдёшь другого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже мучился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Хэ Цзюнь Юнь не был таким замечательным или если бы Е Цзэси его не чувствовал, он бы без колебаний отказался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но так редко встречается такой замечательный мужчина, который к тому же любит мужчин, и Е Цзэси тоже испытывает к нему чувства — конечно, он хотел бы попытаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если не решить эту проблему с амплуа с самого начала, их отношения будут обречены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Платоническая любовь — не для них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав, Е Цзэси не удержался и спросил у Вэй Лифэя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как думаешь, если я добьюсь его, он согласится быть «ноликом»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй поперхнулся и чуть не расхохотался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никак не ожидал, что у Е Цзэси нет чувства собственного достоинства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы с Хэ Цзюнь Юнем давно знакомы. Ты что, никогда не сравнивал с ним рост? Посмотри на его рост и на свой. Как думаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вздох. Что мне сделать, чтобы он не был таким высоким?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, нет никакой надежды? — сокрушался Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём это «нет надежды»? — Хэ Цзюнь Юнь, подойдя, с любопытством спросил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси действительно испугался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, вы ходите беззвучно? — Е Цзэси, вздрогнув, немного отступил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что, вы обсуждали что-то, чего я не должен слышать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И почему он такой чувствительный?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, это мы о Вэй Лифэе говорили, — не моргнув глазом, соврал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, значит, я действительно не должен был этого слышать, — Хэ Цзюнь Юнь, улыбнувшись, даже любезно спросил: — Закончили? Если нет, я могу подождать в сторонке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Закончили, — Е Цзэси слегка кашлянул. — Всё, можно идти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как же Вэй Лифэй? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего, я вызвал водителя. Езжайте, — Вэй Лифэй помахал им.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, пока, — сказал Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси помахал ему рукой и пошёл с Хэ Цзюнь Юнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е уже ждал у входа. Как только они вышли из бара, они сели в машину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев Е Цзэси, Юй Е немного удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Е, когда вы пришли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси поздоровался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С другом. Недавно, около часа назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы всего час пили? — спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул. Помолчав, добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него было плохое настроение, вот я с ним и поболтал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось? — спросил Хэ Цзюнь Юнь, не подозревая подвоха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, закусив губу, невозмутимо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычное дело. Влюбился в кого-то и пришёл посоветоваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, услышав это, улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сам ничего не понимаешь, а ещё к тебе приходят за советом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не стоит говорить это Е Цзэси, а то рассердится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и как, он теперь понял, что делать? — спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси повернулся к Хэ Цзюнь Юню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, из-за выпитого алкоголя, запах одеколона на мужчине стал гораздо слабее, уступив место сладковатому запаху спиртного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Очень приятно, даже хочется подойти поближе и понюхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эта мысль, едва возникнув, тут же была подавлена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О чём я думаю! Пока ещё нельзя!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается вопроса Хэ Цзюнь Юня…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси снова вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Понял ли он? Как он мог понять? Он сам до сих пор не понял!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже собрался ответить, что понял, как вдруг осознал другую возможность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Могу ли я воспользоваться случаем и спросить, что думает сам учитель Хэ?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полумраке машины глаза Е Цзэси засветились:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь повернулся к нему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы час говорили и так и не поняли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси серьёзно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эта проблема почти неразрешима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В смысле? — заинтересовался Хэ Цзюнь Юнь. — Что за проблема?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, стиснув зубы, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У Вэй Лифэя… тот, кто ему нравится, — такой же, как и он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси взглянул на сидящего впереди Юй Е, глубоко вздохнул и выпалил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я о том, что человек, который нравится Вэй Лифэю, в том же амплуа, что и он. Вот он и мучается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь опешил на секунду, потом быстро понял, что имел в виду Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, ты говоришь, что тот, кто нравится Вэй Лифэю, в той же позиции, что и он? — уточнил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, чувствуя необъяснимое волнение, прикусил губу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помедлив секунду, он поднял глаза и встретил взгляд Хэ Цзюнь Юня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что бы вы сделали, учитель Хэ, если бы столкнулись с такой проблемой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>