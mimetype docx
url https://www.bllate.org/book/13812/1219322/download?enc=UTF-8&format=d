--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,915 +14,867 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзэси выгнал машину и бродил по улице, не зная куда он едет, прежде чем вернуться домой ночью.</w:t>
-[...863 lines deleted...]
-        <w:t>Если утром Хэ Цзиньюнь был просто скептически настроен, то теперь Хэ Цзиньюнь был почти уверен - Е Цзэси сознательно отверг его.</w:t>
+        <w:t>Е Цзэси бесцельно колесил по городу на машине и вернулся домой только вечером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что сегодня Хэ Цзюнь Юнь окажется дома — такого давно не случалось. В соседней вилле горел свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И едва Е Цзэси включил свет, как через две минуты в WeChat пришло сообщение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и следовало ожидать, это был Хэ Цзюнь Юнь, который спрашивал, не хочет ли он зайти перекусить перед сном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Конечно, хочу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но идти нельзя!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси помолчал и ответил: «Извините, учитель Хэ, сегодня я слишком устал, уже принял душ и собираюсь спать. Может, завтра?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь бы оттянуть время, лишь бы не идти!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы создать иллюзию усталости, Е Цзэси даже не пошёл в душ, а сразу выключил свет в комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив сообщение, Хэ Цзюнь Юнь огорчился. Взглянув на тёмные окна соседней виллы, он ответил: «Отдыхай. Спокойной ночи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Е Цзэси было не до ответа. Включив на телефоне фонарик, он кое-как принял душ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сообщения же он решил игнорировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нельзя часто общаться с учителем Хэ, но и совсем прекратить общение нереально. Поэтому сегодня я решил начать с малого — постепенно отдаляться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так будет лучше для нас обоих».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что Е Цзэси считал умным поступком, для Хэ Цзюнь Юня выглядело подозрительным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет в соседней вилле погас давно, но Хэ Цзюнь Юнь всё стоял у окна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отговорка Е Цзэси была безупречна, но Хэ Цзюнь Юнь чувствовал что-то неладное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не мог объяснить, что именно, но интуиция подсказывала, что он прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После дневного отказа он долго думал: а не избегает ли его Е Цзэси намеренно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он предложил приготовить жареную рыбу, а тот сказал, что даже вечером не вернётся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если он с другом, вряд ли они будут гулять до ночи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Хэ Цзюнь Юня нахмурились. Но тут же он подумал, что, возможно, он заблуждается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, проблема Вэй Лифэя была действительно сложной. Если бы его друг столкнулся с такой же, он, возможно, тоже провёл бы с ним целый день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Хэ Цзюнь Юнь отбросил сомнения и занялся своими делами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле сегодня у него не было свободного времени — он специально отложил дела, чтобы побыть с Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечером, закончив, он заранее пошёл на кухню и приготовил жареную рыбу, надеясь, что Е Цзэси, вернувшись, сможет её попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что Е Цзэси снова откажется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если утром у Хэ Цзюнь Юня были только сомнения, то теперь он почти уверился — Е Цзэси намеренно отказывается.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,2963 +894,2931 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзэси действительно может отказываться от многих вещей раньше, но это точно не будет включать жареную рыбу.</w:t>
-[...2911 lines deleted...]
-        <w:t>Как только вопрос был задан, сразу же раздались аплодисменты.</w:t>
+        <w:t>Раньше Е Цзэси мог отказаться от чего угодно, но только не от жареной рыбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А теперь отказался даже от рыбы. Хэ Цзюнь Юнь чувствовал, что что-то не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси рассердился из-за того, что он целый день не отвечал на сообщения?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли Хэ Цзюнь Юнь встревожился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели все мои долгие старания пошли прахом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виски пульсировали, Хэ Цзюнь Юнь никак не мог успокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он очень хотел пойти и поговорить с Е Цзэси, но в соседней вилле уже погас свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается того, спит ли Е Цзэси на самом деле, Хэ Цзюнь Юнь сомневался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мне стоит пойти и спросить?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В конце концов, сходить-то можно, но вдруг Е Цзэси что-то заподозрит? Воспользоваться случаем, чтобы всё выяснить, или подождать ещё?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь снова оказался перед выбором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всегда он хорошо умел выбирать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда родители развелись, он выбрал самостоятельность, ни от кого не завися.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После вступительных экзаменов он выбрал мечту и снова один отправился покорять индустрию развлечений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый его выбор, каждый шаг был тщательно обдуман.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никогда не делать неподготовленный выбор, никогда не делать неподготовленный шаг — таким был Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому и на этот раз он выбрал наблюдать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Е Цзэси не дал ему такой возможности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Послезавтра была рекламная кампания фильма, и Хэ Цзюнь Юнь снова был занят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси же на следующий день Гао Шу отвёз на примерку костюмов. Они встретились снова только через три дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же день за кулисами Е Цзэси неожиданно увидел Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента их последней встречи Тан Цзин сильно похудел, фигура казалась более хрупкой. На нём был макияж, поэтому цвет лица не был заметен, но под глазами виднелась тёмная синева.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Е Цзэси нахмурились. Он первым окликнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Цзин?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав знакомый голос, Тан Цзин обернулся, его глаза чуть засветились, и он улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси, давно не виделись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, давно, — Е Цзэси тоже улыбнулся, подходя немного ближе. — Как ты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Тан Цзиня была спокойной, но он чуть отступил, снова восстанавливая дистанцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё хорошо, просто очень занят, — он изобразил понимающую улыбку. — Наверное, только к концу года смогу отдохнуть. А ты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, конечно, заметил, что Тан Цзин отступил на полшага. Его улыбка чуть померкла, на душе стало как-то неспокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня всё по-старому, — сказал Е Цзэси. — Впереди ничего особенного. Отснимем «Гастрономические записки», потом реклама фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается дальнейших планов, Гао Шу упоминал несколько раз, но Е Цзэси ни на что не согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это хорошо. Кстати, моему агенту нужно кое-что со мной обсудить, я пойду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — Е Цзэси улыбнулся. — Тогда увидимся на сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Тан Цзин скрылся из виду, Е Цзэси тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Врёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он видел агента Тан Цзиня и знал, что тот здесь. Давно не видевшись, Е Цзэси решил подойти. Когда он шёл, Вэнь Тун как раз весело болтала с Гао Шу, и ни о каких делах речи не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Значит, он просто не хотел меня видеть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, зрачки Е Цзэси сузились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чем же я отличаюсь от него сейчас? Понимая, что у меня с учителем Хэ нет будущего, я тоже стараюсь держаться подальше».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тяжело вздохнув, Е Цзэси понял поведение Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И правда, чужие страдания никогда не будут такими же болезненными, как свои собственные».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За кулисами Е Цзэси так и не увидел Хэ Цзюнь Юня. Тот появился только перед самым выходом на сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, я задержался, — его голос звучал немного запыхавшись. Он виновато посмотрел на всех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди толпы Хэ Цзюнь Юнь сразу заметил Е Цзэси и слегка кивнул ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил и чуть отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Хэ Цзюнь Юня потемнело, он сжал губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я не ошибся».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но времени на раздумья не было. Рекламная кампания началась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку это был первый фильм, который Хэ Цзюнь Юнь написал, срежиссировал и исполнил главную роль, о его рекламной кампании стало известно ещё до объявления. Многие СМИ связались с ними по собственной инициативе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только новость о пресс-конференции распространилась, на неё устремились взгляды со всех сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодняшняя презентация транслировалась онлайн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В самом начале, ещё до того, как ведущий и гости вышли на сцену, свет в зале погас, зажёгся экран, и показали новый, ранее не публиковавшийся трейлер «Прославленного полководца».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поле боя, дым, огонь, звуки труб и лязг оружия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем — нежная песня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одно за другим мелькали лица, один за другим кадры. И наконец картинка замерла на А Яне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Янь улыбнулся: «А Цзы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Цзы, с улыбкой в глазах, позвал: «Чэнчжоу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Чэнчжоу, с острыми чертами лица, на которое налёт времени наложил свой отпечаток, тихо сказал: «Страна. Если нет страны, нет и дома».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слеза скатилась по щеке, и кадр замер на мужественном, тронутом временем лице Шань Чэнчжоу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале воцарилась тишина, и лишь спустя несколько секунд раздались бурные аплодисменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже был впечатлён. Он не видел этот смонтированный отрывок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот трейлер давал гораздо больше информации, чем предыдущий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Например, кадр, где А Цзы, покидая столицу, оборачивается. Он уже предвещал финальную судьбу А Цзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это могли заметить только те, кто читал сценарий целиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, Е Цзэси с нетерпением ждал выхода фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно ему хотелось увидеть лица зрителей — такие же, как у него тогда, при просмотре черновой версии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он недобро усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут на сцену вышел ведущий, и презентация началась!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси никогда не любил такие мероприятия, поэтому всё время был не в духе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда ведущий называл его имя, он улыбался в камеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один этап сменялся другим. Наконец наступил последний — вопросы от зрителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С общением с прессой Е Цзэси справлялся легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Гао Шу этого не знал. Вчера он собрал для Е Цзэси огромный список вопросов и ответов, среди которых были и те, что, вероятно, прозвучат сегодня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, конечно, ничего не читал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие книжечки могли сгодиться только новичкам. Е Цзэси они были не нужны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, что ещё важнее, он не главный герой, и вопросов к нему будет не много.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня большинство вопросов было адресовано Хэ Цзюнь Юню. Мужчина отвечал легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не удержался и взглянул на него ещё раз. «Не зря он мне нравится! Жаль, очень жаль!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, отвечавший на вопрос, заметил взгляд Е Цзэси, посмотрел в его сторону и улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их взгляды встретились, и Е Цзэси первым отвернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это длилось всего несколько секунд, внимательные зрители заметили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И как только Хэ Цзюнь Юнь опустил микрофон, следующий вопрос был адресован им:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой вопрос к Е Цзэси и Хэ Цзюнь Юню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бровь Е Цзэси слегка приподнялась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Хэ Цзюнь Юня изогнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Журналист продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как известно, в фильме вы играете влюблённых. И в интернете много ваших поклонников. Что вы думаете о своей паре?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только прозвучал этот вопрос, в зале раздались радостные возгласы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>