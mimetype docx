--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,1299 +14,1315 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Е Цзэси и Тан Цзин вошли в гостиную. Как только дверь закрылась, Тан Цзин сказал: «Почему ты сегодня выглядишь несчастным?»</w:t>
-[...1247 lines deleted...]
-        <w:t>Словно осознавая неприятную ауру Е Цзэси, Тан Цзин снова сказал: «Вы когда-нибудь были влюблены раньше?»</w:t>
+        <w:t>Е Цзэси и Тан Цзин вошли в комнату отдыха, и как только дверь закрылась, Тан Цзин спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сегодня не в духе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил, поднял глаза на Тан Цзиня и с удивлением спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это так… заметно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин улыбнулся ему и довольно откровенно сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возможно, потому что я всё время за тобой наблюдаю, поэтому быстро заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже улыбнулся, но улыбка вышла вымученной:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я думал, что никто не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Другие, наверное, не заметят, но те, кто тебя хорошо знает, увидят разницу, — Тан Цзин сел на диван, слегка откинулся и, наблюдая за выражением лица Е Цзэси, спросил: — Что случилось? Ты можешь мне рассказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Тан Цзин примерно догадывался, что произошло, он хотел, чтобы Е Цзэси сказал ему сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сел рядом и, глубоко вздохнув, нахмурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он раздумывал, стоит ли рассказывать Тан Цзиню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Будет ли правильно рассказать ему об этом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь я совсем недавно отказал ему. Говорить с тем, кто только что признавался мне, о своих нынешних чувствах — как-то странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, с другой стороны, Тан Цзин так откровенен, а если я буду нерешительным, это только создаст между нами дистанцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но прямо называть имя Хэ Цзюнь Юня нельзя?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Е Цзэси решил не называть имени, а просто рассказать о своих чувствах и проблемах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он закончил, он облегчённо выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И правда, нужно было выговориться». Ему стало легче, словно камень, давивший на сердце последние дни, свалился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав его, Тан Цзин надолго задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дождавшись ответа, Е Цзэси с недоумением посмотрел на Тан Цзиня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты тоже считаешь это неразрешимой проблемой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — покачал головой Тан Цзин и, помолчав, с трудом произнёс: — Я просто удивлён, почему ты считаешь себя «единицей».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Е Цзэси медленно застыла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он моргнул, его длинные ресницы, словно две маленькие щёточки, заметались, в глазах было полное неверие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… что сказал? — Е Цзэси чуть дыхание не перехватило. «Неужели мне не послышалось?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин поднял глаза и, глядя на Е Цзэси, ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сказал, почему ты считаешь себя «единицей»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тут же заволновался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно? По-твоему, я не «единица»? Я же раньше за тобой ухаживал…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поначалу я действительно так думал, — перебил его Тан Цзин. — Именно поэтому я тогда тебе отказал — потому что мы были в одном амплуа. Но потом, когда мы начали общаться, я понял, что ты совсем не такой, каким я тебя представлял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав, Тан Цзин, которому стало немного неловко, добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я всегда считал тебя «ноликом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что тут скажешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но почему Тан Цзин считает меня „ноликом“?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси погрузился в глубокие сомнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был ростом метр восемьдесят, хотя и не такой мускулистый, как Хэ Цзюнь Юнь, но пропорциональный, в одежде стройный, без неё — с рельефом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А лицо? Хоть и более утончённое, чем у других мужчин, но разве не бывает красивых «единиц»?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не может же быть, что он «нолик» только потому, что играет А Цзы в «Прославленном полководце», а в паре «ХэСи» в интернете его тоже считают «ноликом»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А в паре «СиТан» он же «единица»! Почему же его не считают «единицей»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, Е Цзэси пришёл в себя и попытался возразить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я действительно «единица». И если судить по росту, я тоже…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рост не может быть единственным критерием, — перебил его Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Логично. Но я же на самом деле „единица“!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, заметив его подавленность, снова заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты раньше с кем-нибудь встречался?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,1875 +1342,2035 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем Тан Цзин продолжил: «Итак, у вас не было отношений, как вы можете быть уверены, что вы 1?»</w:t>
-[...1823 lines deleted...]
-        <w:t>Прежде чем Е Цзэси смог заговорить, кто-то постучал в дверь гостиной: «Цзэси, ты внутри?»</w:t>
+        <w:t>— Вот видишь, — продолжал Тан Цзин. — Ты никогда не встречался, откуда такая уверенность?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты встречался? — спросил в ответ Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин на секунду замер, потом кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому я точно знаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрачки Е Цзэси чуть сузились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я точно помню, что в оригинальном романе у Тан Цзиня не было отношений, тем более опыта. Неужели из-за того, что я попал в эту книгу, изменился и жизненный опыт персонажей?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Тан Цзиня продолжал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И я понял это благодаря тем отношениям: когда ты по-настоящему любишь, ты не обращаешь внимания на такие мелочи. До встречи с бывшим я тоже был уверен, что я «единица». Но потом понял: если ты любишь по-настоящему, ты готов измениться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если ты действительно любишь человека, тебе всё равно, кто есть кто, — сказал Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сжал губы и промолчал. Он всё ещё был потрясён словами Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тан Цзин встречался!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он сказал, что тоже был „единицей“!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вдруг осознал кое-что страшное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда… ты, когда признавался мне, тоже хотел… — Е Цзэси поднял глаза, его взгляд был очень сложным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин кашлянул и отвёл взгляд. Помолчав, он кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, потому что я всегда думал, что ты «нолик»…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не глядя на его растерянное лицо, Тан Цзин сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но это уже не важно. Давай вернёмся к твоему вопросу. Я считаю, что если ты очень любишь его и он тоже тебя любит, то, наверное, ему будет всё равно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так он тебя любит? — спросил Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сказал, что любишь Е Цзэси? — голос Чэнь Чжэнтяня внезапно повысился на несколько тонов, и он с потрясением уставился на Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь вдруг пожалел, что вообще рассказал это Чэнь Чжэнтяню. Если ему нужен был советчик, то лучше подошли бы Шань Цзэюй или кто-то другой. У них есть опыт. К тому же Чэнь Чжэнтянь — старый, упрямый и к тому же гетеросексуал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, что ещё хуже, он будет безоговорочно защищать Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И действительно, в следующую секунду раздался голос Чэнь Чжэнтяня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах ты, паршивец! Я всё думал, почему ты последнее время постоянно с Цзэси, а оказывается, у тебя были виды!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И эти ваши дурацкие слухи в интернете — ты всё подстроил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И поклонников этой дурацкой пары ты тоже спланировал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопрос за вопросом — это был не поиск решения, а настоящий допрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К концу Чэнь Чжэнтянь даже начал сомневаться в изначальных мотивах выбора актёров:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, паршивец, когда ты так уверял меня, что Е Цзэси подходит на роль А Цзы, ты уже на него глаз положил? Заманил его на съёмки, чтобы быть ближе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь устало потёр виски:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты думаешь, я такой человек?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм! — Чэнь Чжэнтянь фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Порядочность Хэ Цзюнь Юня, конечно, была вне подозрений, но новость о его чувствах к Е Цзэси его неприятно поразила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было похоже на то, как если бы волк охотился на твоего ребёнка, которого ты с таким трудом вырастил. Теперь он был сильно недоволен Хэ Цзюнь Юнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Е Цзэси был ему не родной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё равно обидно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь понял, что разговор не клеится, и решил уйти:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Стой! — окликнул его Чэнь Чжэнтянь. — Ты куда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он несколько дней от меня прячется. Я должен сегодня с ним поговорить, — нахмурился Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если он не был уверен, он должен попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чэнь Чжэнтянь вздохнул и сдался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты собираешься говорить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь всё ещё хмурился. Подумав, он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прямо спрошу. Я больше не хочу ждать. Чем дольше тянуть, тем больше недопонимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помолчав, он повернулся к Чэнь Чжэнтяню и с беспомощной улыбкой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня никогда не было отношений, и я не знаю, как их строить. Но я знаю одно: если появилось недопонимание, его нужно сразу прояснять, иначе это приведёт только к разрыву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Чэнь Чжэнтянь не стал спорить. Помолчав, он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если не получится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неудача не страшна, — сказал Тан Цзин. — Страшно даже не попробовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он улыбнулся, и в улыбке была лёгкая горечь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Видишь, я же тебе признался. Если держать в себе, будешь постоянно об этом думать. Скажешь — и есть шанс, что тебе откажут, но ведь есть и шанс, что ответят взаимностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты слишком много думаешь. А вдруг тот, кто тебе нравится, тоже испытывает к тебе чувства? Если никто не сделает первый шаг, в итоге вы даже друзьями не останетесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если сказать, то, по крайней мере, можно остаться друзьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тяжело вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но страшно, что и друзьями не останешься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зато не будешь жалеть, — сказал Тан Цзин. — Если просто отдаляться, ничего не объясняя, как сейчас делаешь ты, это причинит боль и тебе, и учителю Хэ. Как я тогда. Я знал, что ты, скорее всего, откажешь, но всё равно решился, — Тан Цзин улыбнулся, и улыбка была по-настоящему радостной. Что касается проблемы амплуа, я считаю, это не главное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Е Цзэси дрогнуло, его кадык дёрнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив свою внезапную холодность последних дней, он почувствовал неловкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Учитель Хэ… наверное, что-то заметил?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он досадовал на свою поспешность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что же мне делать?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он принял решение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лучше сегодня и не откладывать!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только решение было принято, настроение сразу улучшилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он резко встал с дивана и искренне поблагодарил Тан Цзиня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Тан, спасибо тебе большое сегодня!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин понял, что Е Цзэси всё продумал, и, хотя в его душе промелькнула горечь, он всё же с улыбкой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что ты понял. Я пойду. Удачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел он договорить, как в дверь комнаты отдыха постучали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Цзэси, ты здесь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>