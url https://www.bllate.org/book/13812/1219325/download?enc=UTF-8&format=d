--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,4003 +14,4067 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хэ Цзиньюнь не увидел Е Цзэси, когда вышел из гримерки. Он усмехнулся в своем сердце. Спросив у персонала, он узнал, что Е Цзэси не уходил, а находился в гостиной. Зная это, Хэ Цзиньюнь вздохнул с облегчением.</w:t>
-[...3951 lines deleted...]
-        <w:t>После того, как Е Цзэси долго не двигался с места, Гао Шу не мог не спросить: «Молодой мастер, ты в порядке?»</w:t>
+        <w:t>Выйдя из гримёрной, Хэ Цзюнь Юнь не увидел Е Цзэси. Сердце его ёкнуло, но, спросив у работников, он узнал, что Е Цзэси не ушёл, а находится в комнате отдыха. Услышав это, Хэ Цзюнь Юнь облегчённо вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хорошо, что Е Цзэси не ушёл. Иначе следующая встреча была бы только на съёмках четвёртого выпуска „Гастрономических записок“. Но это было бы слишком долго». Хэ Цзюнь Юнь хотел поговорить с Е Цзэси как можно скорее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быстрым шагом подойдя к комнате отдыха, Хэ Цзюнь Юнь, не раздумывая, постучал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только постучав, он вдруг понял, что ничего не подготовил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что я скажу, когда он откроет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А если он не захочет разговаривать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За несколько секунд мысли Хэ Цзюнь Юня заметались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что дверь откроет не Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на стоящего перед ним Тан Цзиня, зрачки Хэ Цзюнь Юня сузились, и он удивлённо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Тан? А ты здесь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, чуть посторонившись, показал Е Цзэси, стоящего за его спиной, и, улыбнувшись, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зашёл поболтать с Цзэси. Учитель Хэ, у вас к нему дело?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже увидел Хэ Цзюнь Юня в дверях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только что он решился признаться, и вот объект его чувств стоит прямо перед ним. Е Цзэси вдруг стало стыдно, уши загорелись, он не решался смотреть на Хэ Цзюнь Юня и в растерянности отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, однако, неправильно истолковал его смущение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Они вдвоём в комнате отдыха, болтают, и у Е Цзэси даже уши покраснели?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова посмотрел на Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин сразу понял, о чём он подумал, но не стал ничего объяснять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз у учителя Хэ есть дело к Цзэси, я пойду, — сказал он, обернулся к Е Цзэси и улыбнулся. — Цзэси, я пошёл. Ещё спешимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — ответил Е Цзэси, всё ещё не смея взглянуть на Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До свидания, учитель Хэ, — попрощался Тан Цзин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, сжав губы, молча кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин не обиделся. Выйдя, он даже деликатно закрыл за собой дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг, как дверь закрылась, он стиснул зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В пустом коридоре он прижал руку к левой стороне груди и медленно выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Всё ещё немного больно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин горько усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Тан Цзин ушёл, в комнате отдыха воцарилась тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём вы говорили? — спросил наконец Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так… просто болтали, — голос Е Цзэси звучал неуверенно. Но он не мог же сказать, что они обсуждали его чувства к Хэ Цзюнь Юню!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Врёт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тоже понял, что Е Цзэси врёт, но не стал его разоблачать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кадык его дёрнулся, и он произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я пришёл сказать тебе кое-что. У тебя есть время?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сжал губы, рука, висевшая вдоль тела, слегка напряглась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, есть. И у меня тоже есть кое-что тебе сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое совпадение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тоже хотел улыбнуться, но не смог, и оставил это занятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что же делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне говорить первому?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или подождать, пока заговорит Хэ Цзюнь Юнь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему он пришёл так быстро?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Никакой подготовки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И что он хочет сказать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Тан Цзин был прав, и моё поведение в последние два дня было слишком очевидным, и Хэ Цзюнь Юнь заметил и хочет поговорить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И снова вопрос: что отвечать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, прямо сейчас и признаться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это как-то поспешно». Е Цзэси не любил так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За несколько секунд его мысли заметались, и он всё больше мучился, брови сошлись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А он и не знал, что сидящий напротив Хэ Цзюнь Юнь мучился не меньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев Тан Цзиня, Хэ Цзюнь Юнь сразу заволновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что он здесь делает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем пришёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве он не говорил, что сдастся? Так о чём это они сейчас говорят?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли его охватило беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы, — он прикусил губу, — кто будет говорить первым?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси совсем не хотел начинать. Он предпочёл бы, чтобы Хэ Цзюнь Юнь спросил его первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы первый, — с трудом выдавил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, начну я».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, он приготовился заговорить, но в этот момент некстати зазвонил телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Напряжение в комнате немного спало, и Е Цзэси расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взглянул на определитель, отклонил звонок и извинился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, — поспешно сказал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь убрал телефон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В общем, я хотел сказать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звонок снова прервал его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не удержался и поднял глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился, снова взглянул на телефон. Он хотел снова отклонить, но, увидев, кто звонит, встал и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, Цзэси, я выйду на минуту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси окончательно расслабился и поспешно кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Давай, давай».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Телефон всё трезвонил. Хэ Цзюнь Юнь ещё раз взглянул на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот улыбнулся ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, слегка успокоившись, вышел с телефоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только дверь закрылась, Е Цзэси услышал английскую речь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос мужчины, и так низкий и приятный, на чистом лондонском акценте звучал особенно глубоко и бархатисто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси потёр снова покрасневшие уши и мысленно выругал себя за малодушие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Откинувшись на спинку дивана, он наконец задумался, как ответить на вопросы Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что, подготовив ответы на все возможные вопросы, так и не дождётся его возвращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дверь постучал Юй Е. Он сказал, что у Хэ Цзюнь Юня срочные дела, и он только что попросил его купить билет на ближайший рейс в Великобританию. Сейчас он уже в аэропорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опешил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В Англию? Зачем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У брата Хэ, наверное, срочные дела с мамой. Билет на ближайший рейс, через два часа. Он очень спешил, поэтому не успел попрощаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«До аэропорта почти полчаса», — подумал Е Цзэси и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Действительно, времени в обрез…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е почесал затылок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я предлагал сначала съездить за вещами, но он боялся опоздать и сказал, что полетит так, а я соберу и привезу следующим рейсом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так срочно? — нахмурился Е Цзэси. — Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не спрашивал… Кстати, — он достал из сумки листок бумаги и протянул Е Цэси. — Хэ велел передать это вам. Он очень спешил и попросил обязательно отдать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси взял бумажку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не смотрел. Раз я всё передал, пойду собирать вещи Хэ. Как он прибудет в Англию, вы сможете связаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Юй Е ушёл, Е Цзэси посмотрел на бумажку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был розовый листок, сложенный в квадрат, аккуратно лежащий на ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что можно сказать в бумажке, чего нельзя в сообщении?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел развернуть, но в комнату зашёл Гао Шу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, вы поговорили с Тан Цзинем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не зная почему, Е Цзэси почувствовал себя неловко и поспешно засунул бумажку в карман.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, поговорили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я отвезу вас домой? — Гао Шу открыл дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси встал и кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По дороге Гао Шу, что случалось редко, достал кипу документов и принялся рассказывать о различных предложениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси хотел развернуть бумажку, но всё не было подходящего момента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел написать Хэ Цзюнь Юню, но боялся помешать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А главное, он не знал, что написать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под бесконечную болтовню Гао Шу он наконец отправил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Счастливого пути».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ответ пришёл быстро:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Посмотрел?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сначала опешил, но сразу понял, что он имеет в виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив о неразвёрнутой бумажке и о том, что Гао Шу всё ещё говорит, он почувствовал лёгкую досаду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты написал? — спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сначала посмотри».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав секунду, Е Цзэси сердито сверкнул глазами на Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, ошеломлённый, замолчал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Молодой господин, что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я согласен сняться в одной рекламе, — сказал Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу просиял:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но есть условие! — продолжил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет в глазах Гао Шу померк, но он всё же спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое? Если я смогу…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень простое, — нетерпеливо перебил его Е Цзэси. — С этой минуты отвернись и не смотри на меня, пока я не скажу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу опешил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь — как хочешь, — пожал плечами Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу быстро сообразил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И всё?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — серьёзно ответил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу, не раздумывая, отвернулся и даже зажмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По рукам!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Убедившись, что Гао Шу не повернётся, и бросив взгляд на шофёра впереди, Е Цзэси глубоко вздохнул, осторожно достал из кармана бумажку и развернул её.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На розовом листке было всего несколько иероглифов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я: Вы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты: ?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Е Цзэси нахмурились, в глазах появилось недоумение. Он пристально вглядывался в бумажку, вертел её так и этак. Убедившись, что на ней действительно только три иероглифа и знак вопроса, он чуть не прожёг её взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что это значит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сзади долго не было никаких движений. Гао Шу не выдержал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, вы закончили?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4030,307 +4094,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Молодой мастер?»</w:t>
-[...255 lines deleted...]
-        <w:t>Е Цзэси услышал, как сильно бьется его сердце, и его слегка дрожащий голос сказал: «Секретарь Гао, вы много говорите».</w:t>
+        <w:t>— Молодой господин?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси глубоко вздохнул и наконец решился попросить помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ассистент Гао, ты можешь это прочитать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу взглянул на бумажку и сразу сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, это признание от поклонницы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот этот иероглиф, «вы», означает «ты в моём сердце». А перед ним «я». А знак вопроса — спрашивает, так ли же ты относишься к ней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси услышал, как его сердце пропустило удар, а затем забилось, словно барабан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос Гао Шу звучал будто издалека:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Интересно, от какой поклонницы? Мило придумано. Только ты, молодой господин, ни в коем случае не отвечай!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У современных поклонниц такие необычные признания. Ты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси уставился на бумажку, и его уши начали розоветь. Румянец, не удовлетворившись этим, расползся по бледному лицу, покрыв даже шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он услышал бешеное сердцебиение и свой слегка дрожащий голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ассистент Гао, ты слишком много говоришь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>