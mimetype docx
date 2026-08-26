--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,3683 +14,3539 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вторая рекламная компания фильма будет в Шанхае.</w:t>
-[...3631 lines deleted...]
-        <w:t>[1] FA - вечно одинокая, вечно одинокая жизнь.</w:t>
+        <w:t>Городом для второй рекламной презентации стал Шанхай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси и Гао Шу вылетели из столицы и прибыли в Шанхай заранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь вылетел из Англии прямо в Шанхай и должен был прибыть на полдня позже Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поселившись в отеле, Е Цзэси не знал, чем себя занять. При мысли о скорой встрече с Хэ Цзюнь Юнем его охватило неподдельное волнение и тревога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже засомневался, стоит ли ему встречать Хэ Цзюнь Юня в аэропорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут же отбросил эту мысль. «Ни в коем случае! У нас с учителем Хэ пока ничего не решено, с какой стати я должен его встречать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было бы слишком навязчиво!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше подождать, пока всё решится, тогда встречать будет естественнее».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Успокоившись, он даже достал планшет и начал смотреть аниме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Недавно Е Цзэси открыл для себя новое захватывающее аниме — «Фейри Теил». Оно было не только интересным, но и полностью законченным, так что можно было смотреть без остановки. Е Цзэси увлёкся и забыл о времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда в комнате потемнело, он заметил, что уже поздно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент засветился телефон — пришло сообщение от Гао Шу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Молодой господин, я буду у вашей двери через две минуты, принесу ужин».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси взял телефон и ответил: «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успело сообщение уйти, как раздался звонок в дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси удивился: «Так быстро?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поставив аниме на паузу, он не спеша встал, включил свет и открыл дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так быстро, ассистент…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев человека у двери, он поперхнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина ещё не снял тёмные очки и маску, но Е Цзэси сразу его узнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, заметив его выражение лица, слегка улыбнулся, снял очки и маску и помахал рукой перед его лицом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, не ожидал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знакомый запах одеколона приблизился, сердце Е Цзэси бешено заколотилось. Он наконец опомнился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты так быстро? — Помолчав, он объяснил: — Ассистент Гао сказал, что принесёт ужин, я думал, это он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, улыбнувшись, объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я думал, самолёт задержится, поэтому сказал, что буду через час, но ошибся. Самолёт не задержался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, — Е Цзэси прикусил губу. Ему было радостно, он хотел улыбнуться, но боялся, что это будет слишком заметно. Он сделал половину улыбки и опустил уголки губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не знал, что сказать, даже его пальцы нервно теребили уголок одежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, заметив это, улыбнулся ещё шире:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы так и будем стоять у двери?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси наконец понял, что они застряли в дверях. Он поспешно отступил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты… зайдёшь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул и вошёл в комнату первым. Е Цзэси смотрел, как он заходит, и всё ещё не решался войти. Вдруг изнутри протянулась рука, схватила его за запястье и втащила внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сила мужчины была велика. Е Цзэси не успел опомниться, как дверь за его спиной закрылась, и он оказался в тёплых, незнакомых объятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их груди соприкоснулись, запах одеколона стал ещё отчётливее, и Е Цзэси отчётливо слышал биение своего сердца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ… — инстинктивно позвал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто обниму, — тихо прошептал Хэ Цзюнь Юнь. — Одну секунду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Е Цзэси, которую он поднял, чтобы оттолкнуть мужчину, медленно опустилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были так близко, что, поверни он голову, он коснулся бы губами жёсткой линии лица Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы тот в этот момент тоже чуть повернул голову, они могли бы поцеловаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли сердце Е Цзэси забилось с бешеной силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, он решил, что так нельзя. Если они продолжат обниматься, он может…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел он набраться смелости оттолкнуть Хэ Цзюнь Юня, как тот отпустил его и отступил на шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извини, — тихо сказал Хэ Цзюнь Юнь. — Кажется, это было опрометчиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Е Цзэси горело. Он быстро взглянул на Хэ Цзюнь Юня и тут же отвернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, — Е Цзэси не почувствовал ничего опрометчивого. Возможно, потому что ему не было неприятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тихо рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого смеха уши Е Цзэси онемели, и он потёр их рукой. Вдруг он вспомнил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, ты ужинал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я позвоню ассистенту Гао и попрошу принести еду на двоих. — Е Цзэси пошёл за телефоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Хэ Цзюнь Юнь остановил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, — сказал он. — Я скоро уйду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В смысле? — опешил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно кое-что уладить перед презентацией. Юй Е ждёт меня на парковке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда зачем ты пришёл? — не понял Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Соскучился. Как только приземлился, сразу захотел тебя увидеть, — с улыбкой сказал Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чёрт!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь прилила к лицу Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял голову и встретил смеющийся взгляд Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он стиснул зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чего тут колебаться? Надо просто быть вместе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если мы будем вместе, можно будет целоваться и обниматься, не стесняясь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но здравый смысл быстро вернулся, и он подавил порыв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет-нет, сначала нужно поговорить о… амплуа. Нельзя начинать отношения так резко, это будет безответственно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубоко вздохнув, он неловко сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же каждый день тебе фото присылаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, Е Цзэси так и не решился на видеозвонок. Его лицо постоянно краснело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пытался с этим бороться, но боялся, что Хэ Цзюнь Юнь заметит. Поэтому ежевечерние видеозвонки превратились в то, что Хэ Цзюнь Юнь смотрел на себя, а Е Цзэси просто отправлял ему несколько селфи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фото не заменит тебя живого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подумал и согласился. Он замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я пошёл, — тихо сказал Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А когда ты вернёшься? — спросил Е Цзэси. — Ты только прилетел, а уже снова работать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, часа через три, — ответил Хэ Цзюнь Юнь. — Но будет поздно, так что ты ложись. — Он многозначительно посмотрел на Е Цзэси. — Наш разговор мы отложим до завтра, после презентации, хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси неловко отвёл взгляд. Через некоторое время он кашлянул и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Л-ладно. Мне всё равно, я не тороплюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Хэ Цзюнь Юня стала шире:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и хорошо. Тогда я пошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда мужчина ушёл, Е Цзэси немного расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре снова раздался звонок в дверь. Е Цзэси, помня о прошлом разе, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, это я, — раздался голос Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси открыл дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Войдя, Гао Шу объяснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините, молодой господин, меня задержали. Я принёс фрукты и йогурт, после еды можете перекусить. Ой, — он поставил коробки и с удивлением уставился на Е Цзэси. — У вас лицо такое красное, — удивился Гао Шу. — Жарко? Мне убавить кондиционер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо! — поспешно сказал Е Цзэси. — Я… просто бегал по комнате. Давно не занимался спортом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, вот оно что. Тогда ешьте, молодой господин. Я пойду. Если что-то нужно, пишите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — ответил Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Гао Шу ушёл, он забежал в ванную. Конечно, в зеркале его лицо покраснело снова — от ушей до шеи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он закрыл лицо руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему я так краснею?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше я не был таким!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечно краснеть — это как-то…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав пару секунд, он решил завтра попросить визажиста наложить очень плотную основу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такую, чтобы красноты не было видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь завтра после презентации он должен был говорить с Хэ Цзюнь Юнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли его сердце снова бешено заколотилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если всё получится, завтра я перестану быть одиноким!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этой мысли он всю ночь ворочался в кровати и не мог заснуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наутро, прежде чем он успел попросить, визажист сама достала корректор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда ты знаешь, что я хочу более плотную основу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Визажист: «… Я просто хотела замаскировать твои синяки под глазами. Ты вообще спал ночью?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси стало немного неловко, и он кашлянул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, спал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха, — визажист, который был из его команды и хорошо его знал, сказал: — Наверное, всю ночь аниме смотрел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси хотел бы возразить, что нет, но он всю ночь думал о том, что у него скоро будет парень и как бы похвастаться этим, не привлекая внимания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь сразу объявлять нельзя, но и не похвастаться нельзя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужно как-то дать фанатам знать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тихо похвастаться — это сложно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси думал всю ночь и так и не придумал хорошего способа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь фанаты — как под микроскопом. Одна записка, и они уже узнали почерк Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он выложит, например, его фото со спины, чтобы похвастаться, фанаты сразу поймут, что это объявление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тяжело быть таким популярным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А когда популярны оба — ещё тяжелее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что никак не похвастаться любовью тихо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же это печально».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он настолько увлёкся этими мыслями, что совсем забыл, что они с Хэ Цзюнь Юнем ещё не вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>