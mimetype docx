--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,1587 +14,1587 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теплое дыхание коснулось кончика носа парня. Дыхание Е Цзэси замерло, все его тело задрожало, и он подсознательно хотел отступить, но Хэ Цзиньюнь силой прервал все его отступление.</w:t>
-[...1535 lines deleted...]
-        <w:t>Хэ Цзиньюнь заметил его маленький жест, и улыбка в уголках его рта внезапно усилилась: «Кажется, у тебя такая же идея, как у меня». Он не мог не поддразнить: «Или ты хочешь еще раз проверить?»</w:t>
+        <w:t>Тёплое дыхание коснулось кончика носа. У Е Цзэси перехватило дыхание, его тело вздрогнуло, и он инстинктивно хотел отстраниться, но Хэ Цзюнь Юнь решительно отрезал ему все пути к отступлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна рука мужчины твёрдо поддерживала затылок Е Цзэси, другая легла на талию, не давая ему отодвинуться. Наклонившись, он углубил поцелуй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание переплелось, губы соприкоснулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси оказался в ловушке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив его напряжение и растерянность, Хэ Цзюнь Юнь рукой, лежавшей на талии, погладил его по спине, успокаивая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Закрой глаза, — прошептал мужчина хрипловатым голосом, легко целуя его губы и посылая волны тёплого дыхания на лицо Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот послушно закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был долгий, глубокий поцелуй, губы снова и снова целовали, не пропуская ни единого уголка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси стало трудно дышать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тихо рассмеялся, его грудь, прижатая к груди Е Цзэси, дрогнула, и он прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дыши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси глубоко вздохнул и с недовольством стиснул зубы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я умею!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти слова задели его самолюбие. Он оттолкнул руку мужчины, лежавшую на спине, наклонился сам, перехватил инициативу и крепко поцеловал Хэ Цзюнь Юня в уголок губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Хэ Цзюнь Юня заискрилась улыбка. Он позволил Е Цзэси бесцеремонно целовать и покусывать его губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только когда Е Цзэси не знал, что делать дальше, мужчина снова взял инициативу в свои руки и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Открой рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кончик языка скользнул внутрь, вызывая дрожь, которая прошла от языка до макушки и разлилась по всему телу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дыхание Е Цзэси сбилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не стал проявлять снисходительность. Его ногти скользнули между пальцами Е Цзэси, притянули его ближе, переплели их пальцы в замок и углубили поцелуй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они наконец отстранились, Е Цзэси тяжело дышал, его ноги подкашивались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вдруг подумал, что хорошо, что они сидели на диване. Если бы они целовались стоя, он бы точно не устоял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стыдно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Края губ ещё блестели от поцелуев. Е Цзэси провёл рукой по губам и прикусил их.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Онемели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как тебе? — раздался голос Хэ Цзюнь Юня, в котором слышалась лёгкая усмешка. — Неплохо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси недовольно сверкнул на него глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Какой там неплохо! Слишком хитро!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отойди подальше, — Е Цзэси глубоко вздохнул. Ему нужно было немного успокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь тихо рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Только поцеловались и уже бросаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси поперхнулся и с возмущением посмотрел на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ещё не сказал, что мы будем вместе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты меня не оттолкнул, — заметил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вытаращил глаза. «Это я не хотел? Просто этот гад не дал мне возможности сопротивляться!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И потом, кто же прерывает поцелуй на полпути?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, мне показалось, что целоваться с ним было совсем неплохо. Зачем же отказываться от удовольствия?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но этого он ему, конечно, не скажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ты не мог просто взять и… — Е Цзэси запнулся. — …поцеловать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Без всякого предупреждения!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как же иначе? И потом, ты тоже меня поцеловал. Как тебе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив свой поцелуй, Е Цзэси почувствовал себя немного неловко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Весь мой опыт был чисто теоретическим, а на практике, конечно, не получилось!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот я и проигрываю опытному Хэ Цзюнь Юню, у которого, наверное, его было много.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я начал второй поцелуй, но потом он всё вёл».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси было и грустно, и досадно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так как тебе? — спросил Хэ Цзюнь Юнь, приблизившись, словно не собираясь отступать, пока не получит ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знакомый запах снова приблизился. Спина Е Цзэси чуть напряглась, и только через некоторое время он, краснея ушами, спросил в ответ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А тебе разве плохо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка в глазах Хэ Цзюнь Юня стала глубже:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, очень приятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чёрт! Этот мужчина совсем не знает меры! Никакого стыда!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси почувствовал, как кровь прилила к лицу, и молча отодвинулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, заметив это, улыбнулся ещё шире:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, ты тоже так считаешь. — И, не удержавшись, пошутил: — Или хочешь проверить ещё раз?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,2067 +1614,2115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По крайней мере ... подождите, пока он сначала потренируется.</w:t>
-[...2015 lines deleted...]
-        <w:t>В следующую секунду прозвучало сообщение Юй Е в WeChat: «Всего одна комната».</w:t>
+        <w:t>«По крайней мере, сначала нужно немного потренироваться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав об этом, он снова сверкнул глазами на Хэ Цзюнь Юня и резко встал с дивана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже поздно, я пошёл!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Хэ Цзюнь Юня мелькнуло удивление, но он не стал его удерживать, только сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Си Си, можно я буду называть тебя своим парнем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси замер на месте и с недовольством обернулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если ты хочешь остаться друзьями после того, как поцеловал меня, я не против!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну уж нет, — Хэ Цзюнь Юнь встал, быстро подошёл, взял его руку и, прижавшись губами к пальцам, сказал: — Раз уж поцеловал, я должен нести ответственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Е Цзэси обожгло, его сердце бешено заколотилось. Он досадливо отдёрнул руку и жёстко сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как хочешь. Всё равно. Уже поздно, мне пора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Си Си, — снова позвал Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ещё… — уши Е Цзэси горели так, что дальше некуда. — Говори всё сразу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть какие-нибудь планы? — с беспомощной улыбкой спросил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не задумываясь ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, только съёмки «Гастрономических записок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда не уходи, — тихо сказал Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси обернулся и смущённо встретил его взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глубоких глазах мужчины была мягкая улыбка. Он снова взял его за руку и тихо попросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы не виделись больше двух недель. Я хочу побыть с тобой несколько дней. Хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси словно пронзил электрический ток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Невыносимо! Мы только что начали встречаться, ещё минуты не прошло, а он уже так мило просит? И мне это чертовски нравится!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси достал телефон и позвонил Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин? Закончили? Я сейчас приеду забрать вас…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, — голос Е Цзэси дрожал от волнения, которого он сам не замечал. — Я не поеду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В смысле? — опешил Гао Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь играл с пальцами Е Цзэси, легонько щекоча его ладонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, раздражённый, отдёрнул руку и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… хочу остаться здесь на несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу был в полном замешательстве:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я давно не был в Шанхае, — Е Цзэси кашлянул и сел на диван. — Я договорился с другом, побуду здесь. Ты возвращайся первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как же я могу вернуться один? — нахмурился Гао Шу. — А если фанаты узнают вас, когда вы будете гулять? Я останусь с вами…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, — перебил его Е Цзэси. Подумав, что Гао Шу будет настаивать, он, стиснув зубы, сказал: — Ты возвращайся и посмотри, нет ли подходящих сценариев. У меня во второй половине года нет планов…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси глубоко вздохнул, надеясь, что намёк поняли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И действительно, Гао Шу перестал настаивать и решительно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо! Тогда договорились, молодой господин: как вернётесь, подпишем контракт. Может, фильм? Я недавно видел один неплохой сценарий…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь подошёл и сел рядом, бесцеремонно обняв его за талию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси напрягся и сердито сверкнул на него глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь сделал вид, что не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Молодой господин? — продолжал болтать Гао Шу. — Как вам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-м, — рассеянно кивнул Е Цзэси. — Ты пока посмотри, я потом выберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гао Шу энергично закивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я отменю билеты!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси положил трубку и поспешно оттолкнул Хэ Цзюнь Юня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не обнимай… — Помолчав, он сменил тему: — У тебя ещё есть дела в Шанхае?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, видя его смущение, понял, что нужно дать ему время привыкнуть, и не стал настаивать, только взял его за руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, ещё съёмки для журнала. Дня три. Поехали в отель?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь помог ему надеть шапку и маску и повёл за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До самого конца коридора они шли, не выпуская рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е уже ждал у лифта. Увидев, что Е Цзэси тоже вышел, он не смог скрыть удивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели уже?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, заметив его выражение, слегка покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е кивнул — понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но завтра Хэ Цзюнь Юню нужно было на съёмку в другой отель, ближе к студии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е уже забронировал один номер. Теперь вопрос: бронировать ли второй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав, он решил сначала спросить Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вместо того чтобы спрашивать прямо, он написал в WeChat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидя на заднем сиденье, Хэ Цзюнь Юнь играл с пальцами Е Цзэси. Тот уже начал раздражаться, но ему было неловко отдёргивать руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, зазвонил телефон. Е Цзэси отдёрнул руку, показывая, что ему это надоело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь снова рассмеялся, достал телефон, прочитал сообщение и приподнял бровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Один или два номера? Хороший вопрос».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он взглянул на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот был уже серьёзно раздражён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Только начали встречаться, а он уже такой навязчивый? Но, что самое обидное, мне это даже нравится! Но сейчас же есть посторонний!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, смущённый, заметил, что Хэ Цзюнь Юнь смотрит на него, и сердито прошептал одними губами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ладно, не буду спрашивать. Я решу сам».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду пришёл ответ Юй Е:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Один».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>