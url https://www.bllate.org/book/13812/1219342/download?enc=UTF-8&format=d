--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -14,2067 +14,2211 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда появился основной состав, раздались аплодисменты.</w:t>
-[...2015 lines deleted...]
-        <w:t>Глаза Е Цзэси тоже были немного влажными.</w:t>
+        <w:t>Когда съёмочная группа вышла на сцену, в зале раздались аплодисменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодняшнее мероприятие можно было назвать не столько пресс-конференцией, сколько премьерой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все вопросы, касающиеся фильма, и информация, которую нужно было донести до зрителей, были уже раскрыты ранее. Сегодняшняя премьера была ориентирована в первую очередь на профессионалов индустрии. Поэтому на ней присутствовали в основном люди из индустрии, инвесторы и известные кинокритики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие СМИ, даже получив приглашения, могли находиться только снаружи. Когда премьера официально началась, лишь немногие из них были приглашены внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, во время просмотра съёмка была запрещена. После окончания премьеры планировалось короткое интервью с актёрами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси и остальные вышли на сцену лишь ненадолго, а остальное время было отдано режиссёру и инвесторам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед уходом со сцены Е Цзэси тайком показал Хэ Цзюнь Юню жест «давай».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, уголки губ Хэ Цзюнь Юня изогнулись, но как только камера повернулась в его сторону, он снова стал серьёзным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в зал, Е Цзэси не пошёл на своё место. Журналистов сегодня было немного, но если бы он пошёл туда, его всё равно бы начали фотографировать. Ему хотелось найти тихое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь сам найдёт его, когда закончит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел он сделать и нескольких шагов, как наткнулся на Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев его, глаза Е Цзэси засветились, и он помахал рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Тан!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин обернулся, улыбнулся, извинился перед собеседником и подошёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они давно не виделись, изредка переписывались в WeChat. На прошлых премьерах Тан Цзиня не было из-за занятости. Сейчас он выглядел ещё худее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты много работаешь в последнее время? — спросил Е Цзэси. — Здесь неудобно разговаривать, давай найдём другое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин согласился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они вышли из зала, Тан Цзин сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но после этой занятости будет легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тебе нужно отдохнуть, ты снова похудел, — нахмурился Е Цзэси, открывая дверь комнаты отдыха и входя первым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин вошёл следом, сел на диван и пристально посмотрел на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот удивился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы вместе? — спросил Тан Цзин, не называя имени, но оба знали, о ком речь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси слегка покраснел и кашлянул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так заметно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В конце концов, я был в тебя влюблён, конечно, заметил, — в глазах Тан Цзиня мелькнула усмешка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с беспокойством посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его глазах больше не было печали, только спокойствие. Он отпустил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На душе у Е Цзэси стало легко, и он радостно улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин тоже улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чему ты улыбаешься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси покачал головой, ничего не ответив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Тан Цзиня изогнулись, и он не стал допытываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они бездельничали в комнате отдыха, пока не позвонили агенты, требуя их возвращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя, Е Цзэси увидел приближающегося Хэ Цзюнь Юня и поспешил к нему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Закончил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, — тихо ответил Хэ Цзюнь Юнь и протянул ему руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, немного удивившись, огляделся, но вокруг никого не было, и он смело протянул свою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь посмотрел на их сцепленные руки, затем поднял глаза на Тан Цзиня и улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давно не виделись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, только что оторвавший взгляд от их рук, приподнял бровь и с улыбкой ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, давно. Вы с Цзэси сказали одно и то же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда? — Хэ Цзюнь Юнь повернулся к Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, у нас хорошо получается, — улыбнулся Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка Хэ Цзюнь Юня стала глубже:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Премьера скоро начнётся, пойдёмте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутренний зал был тише. Когда они пришли, большинство гостей уже сидели на местах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре после того, как они сели, экран засветился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Начинается, — сказал кто-то, и свет в зале погас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заиграла медленная мелодия, и перед зрителями развернулась величественная картина природы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На золотых рисовых полях трудились простые люди. На оживлённых улицах резвились дети. Идиллия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но она длилась недолго. Музыка ускорилась, и стрела, пролетев сквозь воздух, пронзила грудь охранника на стене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздались звуки металла и крики. Яркие тона фильма сменились холодными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Годы мира были нарушены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разрушенные дома, разлученные семьи, повсюду трупы среди руин, дым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду заиграла другая мелодия, и картина снова изменилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За две минуты фильм сменил цвета с тёплых на холодные и снова на тёплые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси видел готовый фильм впервые. И даже он, повидавший многое, должен был признать, что захвачен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он посмотрел на Хэ Цзюнь Юня. В темноте его глаза казались ещё чернее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, заметив взгляд, вопросительно посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ничего не сказал, только покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фильм продолжался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальнейшая история была Е Цзэси знакома. Фильм от лица главного героя, Шань Чэнчжоу, рассказывал о его юности, когда он пошёл в армию, и о его знакомстве с А Цзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Режиссёры отлично выстроили ритм: он был насыщенным, но с юмористическими вставками, так что смотреть было не скучно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Любовная линия была хорошо выделена. Е Цзэси не мог оторваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сцена с постелью вызвала шум в зале, и многие взгляды устремились на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он снимал эту сцену, она не казалась такой пикантной, но после обработки и музыки, несмотря на скромность изображения, она заставляла краснеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси покраснел. Хэ Цзюнь Юнь, наоборот, был спокоен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В том месте, куда не смотрели камеры, его рука, которую держал Хэ Цзюнь Юнь, вспотела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После сцены сближения наступила первая кульминация — смерть А Яня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент музыка стала низкой, и послышались приглушённые всхлипывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Е Цзэси тоже глаза увлажнились.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,1619 +2238,1651 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если ранняя стадия «Знаменитого генерала» была веселым и расслабленным ритмом, то после этого момента тон фильма и саундтрек были тихими и гнетущими, легкость и спокойствие предыдущего тона исчезли.</w:t>
-[...1567 lines deleted...]
-        <w:t>Глаза Хэ Цзиньюна горели, а голос был низким и притягательным: «Да, я тоже так думаю».</w:t>
+        <w:t>Если первая часть фильма была лёгкой и весёлой, то теперь и цвета, и музыка потеряли прежнюю беззаботность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда родители Шань раскрыли их запретную любовь, музыка стала резкой и траурной, предвещая что-то.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В лунном свете А Цзы, с красными глазами, в последний раз оглянулся на величественные ворота столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Музыка стихла, и было слышно даже его лёгкое дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец, он нехотя повернулся и зашагал в темноту в одиночестве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране была только его хрупкая спина, и в этот момент раздалось несколько голосов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Шань Чэнчжоу — генерал великой Цзинь, а не личный генерал А Цзы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Если Чжоуэр будет в порядке, А Цзы больше ничего не нужно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В звонком смехе прошлое оживало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем картинка сменилась — мелькнуло окровавленное лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Что это было?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие не верили своим глазам. Что они только что видели?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К сожалению, повторения не было. Фильм продолжался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальше шли трагические батальные сцены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Битвы, победы. Год спустя, когда Шань Чэнчжоу разбил врага, война, казалось, подходила к концу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшийся с победой генерал спешил домой, к тому, о ком он так долго мечтал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но его ждали только родители.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ехал быстро, не жалея себя, его губы потрескались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ушёл?» — он облизнул потрескавшиеся губы и почувствовал солёный вкус. — «Куда ушёл А Цзы? Почему ушёл?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Родители, не в силах сдержать гнев, но и жалея его, рассказали всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Долгое молчание. Затем он с недоверием сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Но я получал письма от А Цзы…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Их отправляли мы!» — мать, краснея глазами, сказала: — «Через месяц после его ухода я получила двенадцать писем. В них он просил отправлять тебе по одному в месяц. У меня осталось последнее…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Где оно?» — спросил он, стиснув зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать протянула письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он дрожащей рукой открыл его, прочитал, и его глаза покраснели. Пальцы, сжимавшие бумагу, побелели, на лбу вздулись вены — он изо всех сил сдерживал гнев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя долгое время его голос прозвучал хрипло:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Мать, вы знаете, что полгода назад город Цзинь снова пал? Никто не выжил».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она знала. Поэтому и не смогла скрыть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Встретив его покрасневший взгляд, она заплакала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу, это я виновата, не нужно было заставлять А Цзы уходить…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу, ты не можешь уйти!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу, ты должен вернуться в столицу по приказу императора, если…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Чэнчжоу!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ничего не слышал. Спрятав письмо у сердца, он вышел из дома, отвязал коня и вскочил в седло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Копыта застучали, поднимая пыль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер и слёзы неслись назад. Его руки, сжимавшие хлыст, были стёрты в кровь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У городских ворот его ждали генералы. Вдруг он вспомнил кое-что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрожащей рукой он снова достал письмо. В последнем письме А Цзы было написано:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И последнее, А Цзы хочет, чтобы Чэнчжоу пообещал ему одну вещь. Если однажды А Цзы уйдёт раньше, пусть Чэнчжоу доживёт до седых волос и только тогда приходит к А Цзы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Цзы не получит ответа, но если Чэнчжоу прочитает это письмо, А Цзы сочтёт, что он согласен».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слёзы хлынули из глаз. Он прижал руку к груди, смеясь и плача:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— «Ты не ушёл раньше, ты ушёл на десятки лет раньше…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Траурная музыка снова зазвучала, и под рыдания Шань Чэнчжоу у Е Цзэси наворачивались слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь протянул ему салфетку. Всхлипывая, Е Цзэси прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я передумал. Я всё-таки куплю тебе лезвия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — улыбнулся Хэ Цзюнь Юнь. — Я возьму всё, что ты подаришь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, хотя фильм ещё не кончился, твёрдо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, этот фильм будет очень успешным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь опустил глаза, глядя на его красные глаза, и слушая всхлипывания в зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его взгляд был пристальным, голос низким:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я тоже так думаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>