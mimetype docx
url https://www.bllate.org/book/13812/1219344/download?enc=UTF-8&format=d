--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,467 +14,467 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>--«Когда вышел «Знаменитый генерал»? Почему я ничего о нем не знаю?»</w:t>
-[...415 lines deleted...]
-        <w:t>С момента выхода «Знаменитого генерала» прошло чуть больше часа, а кассовые сборы фильма превысили 100 миллионов!</w:t>
+        <w:t>[«Прославленный полководец» уже вышел? Я пропустила новости?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отвечаю предыдущей: вышел сегодня. Ты ещё не смотрела?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сегодня? Как я могла не знать?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кажется, рекламы почти не было.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Рекламы почти не было, а сборы уже перевалили за сто миллионов? Ошеломляюще.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и заметили пользователи, на этот раз прокатчики не стали чрезмерно рекламировать фильм. В день премьеры они даже не купили горячие запросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не то чтобы Хэ Цзюнь Юнь и Чэнь Чжэнтянь не хотели рекламировать, просто они знали, что излишняя реклама может вызвать отторжение у зрителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же у фильма «Прославленный полководец» изначально была своя аудитория. В конце концов, это был первый режиссёрский опыт Хэ Цзюнь Юня, поэтому в индустрии его ждали с большим интересом. Многие знаменитости, его друзья, сразу же начали репостить поздравления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же ещё во время прежних рекламных кампаний было объявлено, что это фильм на гомосексуальную тему, поэтому зрителей, интересующихся такой тематикой, было немало, и обсуждение не утихало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как предварительные продажи завершились, оставалось только дождаться первых отзывов. Когда зрители увидят реальные оценки, они сами придут в кинотеатры. И тогда, даже если прокатчики не будут покупать горячие запросы, обсуждение в социальных сетях будет активным!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И действительно, после первых сеансов в интернете появилось огромное количество хвалебных отзывов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рейтинг на Douban поднялся до 9,8, а на таких сайтах, как Bilibili, где для создания видеонарезок нужно время, сразу же появилось множество видео с рекомендациями от блогеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самым же наглядным показателем успеха фильма стали кассовые сборы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло всего десять часов с момента премьеры, а сборы уже перевалили за сто миллионов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,2723 +494,2819 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это показывает, что «Знаменитый генерал», скорее всего, будет главным фильмом киноиндустрии этого года!</w:t>
-[...2639 lines deleted...]
-        <w:t>В этом отношении Е Цзэси полностью согласился, и ему также понравился комментарий, и он сделал репост: «Верно».</w:t>
+        <w:t>Это значит, что «Прославленный полководец», скорее всего, станет тёмной лошадкой этого года в кинопрокате!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот какие комментарии оставляли пользователи в интернете:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Действительно хороший фильм, но после просмотра хочется отправить киноимператору Хэ лезвия для бритья]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У-у-у-у, актёрское мастерство киноимператора Хэ, конечно, на высоте, но я никак не ожидал, что и Е Цзэси, и Тан Цзин так хорошо сыграют! Сцена, где А Цзы в последний раз оборачивается к городским воротам, чуть не убила меня!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Очень хороший фильм! «Прославленный полководец», по-моему, лучший фильм на гомосексуальную тему. Потрясающе! И проработка персонажей, и целостность сюжета — это действительно редкое удовольствие!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я просто в шоке! Кажется, Хэ Цзюнь Юнь впервые выступает в роли сценариста? Потрясающий сценарий!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне так жалко А Цзы, у-у-у-у. Хочу посмотреть ещё раз, но боюсь. Думаю, может, купить билет и уйти на середине? Главное — убежать, тогда горе меня не догонит!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А-а-а-а-а, мне кажется, мы с тобой смотрели разные фильмы! «Прославленный полководец» просто очень милый! Парочка А Цзы и генерала настолько хороша, что давайте назовём их “Цзянцзы” (Цзян от генерал, Цзы от А Цзы)!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Даже слепому видно, что предыдущая сошла с ума]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Умираю от смеха]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Случайному зрителю очень хочется спросить: это милый фильм или грустный? Я приглашаю девушку, и если фильм грустный, то я из хитрости поведу её на «Прославленного полководца». Она будет плакать у меня на плече, одно удовольствие!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это по-человечески?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как человек, посмотревший фильм, искренне советую: можешь вести девушку! Моя девушка вышла из зала и рыдала у меня на плече. Счастье jpg.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Фильм и так жесток, а в комментариях ещё и сердце разбивают? Какой кошмар!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ребёнок уже тупой от страданий. Генерала так жалко! У Хэ Цзюнь Юня нет сердца!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев этот комментарий, Е Цзэси чуть не поставил лайк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина рядом пошевелился, и, когда Е Цзэси опустил планшет, его взгляд встретился с сонными глазами Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проснулся? Может, ещё поспишь? — Е Цзэси взял со столика стакан воды и протянул ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь сделал глоток прямо из его рук и хрипло спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Который час?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Одиннадцать, до послеобеденного интервью ещё два часа. Не торопись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему не разбудил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси приподнял бровь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я сказал Юй Е не звонить. А что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, увидев это, беспомощно провёл рукой по лицу, решив не спорить, и сменил тему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сколько сейчас сборов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сто двадцать миллионов! — при упоминании сборов Е Цзэси просиял, его глаза превратились в щёлочки. Он взял планшет, открыл страницу с кассовыми сборами и протянул его Хэ Цзюнь Юню. — Прошло меньше половины дня, к вечеру сборы ещё вырастут. Думаю, перевалят за двести миллионов. Я не ошибся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь взял планшет, внимательно посмотрел и улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, не ошибся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поспи ещё, — сказал Е Цзэси, забирая планшет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера после премьеры была серия интервью. Е Цзэси быстро ушёл и рано лёг спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Хэ Цзюнь Юнь вернулся в отель намного позже. Е Цзэси, услышав шум, проснулся и увидел, что уже пять утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня днём снова интервью. Утром телефон Хэ Цзюнь Юня всё время вибрировал. Е Цзэси не стесняясь сбросил вызовы и написал Юй Е, чтобы тот не писал до двенадцати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е ничего не спросил, только ответил «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё, не буду, — покачал головой Хэ Цзюнь Юнь. — Пора вставать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, — не стал настаивать Е Цзэси, взял телефон и написал Юй Е, а заодно протянул Хэ Цзюнь Юню его телефон. — Я попросил Юй Е принести еду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь встал и начал одеваться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя сегодня нет интервью. Ты вернёшься или…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? — приподнял бровь Е Цзэси. — Ты хочешь, чтобы я вернулся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, хочу, чтобы ты побыл со мной, — не колеблясь ответил Хэ Цзюнь Юнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда останусь, — Е Цзэси усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они поцеловались, прежде чем пойти умываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После обеда было небольшое интервью. Пока Хэ Цзюнь Юнь был на интервью, Е Цзэси сидел в комнате отдыха и листал Вэйбо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шёл только первый день проката, и форумы, блоги, Вэйбо — всё было заполнено обсуждениями фильма. Даже в коротких видео были высокие рейтинги обсуждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В горячих запросах всех платформ были либо имена Е Цзэси и Хэ Цзюнь Юня, либо название фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже количество подписчиков у Е Цзэси за день выросло на несколько сотен тысяч. Судя по такому росту, он скоро достигнет десяти миллионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё это благодаря парочке «Цзянцзы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гомосексуальных фильмов на рынке и так мало, а выдающихся — ещё меньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав о тематике «Прославленного полководца», многие зрители, любящие шипперить, заранее купили билеты с мыслью: «Если будет хорошо — буду шипперить, если плохо — не жалко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Придя в кинотеатр и увидев в первой половине фильма прекрасную любовь А Цзы и генерала, они пришли в полный восторг. Если бы в кинотеатре нельзя было кричать, они бы, наверное, завизжали от радости!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так мило, так мило!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И сцена в постели — такая пикантная! Им не послышалось, что там были стоны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт, так эротично!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ноги и талия Е Цзэси были в тысячу, нет, в миллион раз лучше, чем на фото!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но никто не ожидал, что после этой сладкой части их ждёт огромный нож.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем все успели опомниться, лезвие разрезало их сердца в клочья. Их нельзя было даже собрать, не то что зашить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и это было не всё. Сценарист был просто жесток. Он мучил сначала А Цзы, а потом генерала. Во второй половине фильма в кинотеатре стоял только плач.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одна пользовательница интернета поделилась: «В нашем зале столько народу плакало, что какой-то зритель не выдержал и закричал: «Чего ревете? Ревёте так, что я сам сейчас зареву!» В следующую минуту в зале раздались душераздирающие рыдания того самого зрителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале воцарилась тишина, а потом все расхохотались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А посмеявшись, снова начали плакать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После фильма одни были в ступоре, другие сошли с ума, некоторые прямо в зале кричали: ««Прославленный полководец» очень милый! По крайней мере, А Цзы дождался генерала!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, в этом что-то есть. Если так подумать, может, лезвия Хэ Цзюнь Юню можно и не отправлять?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мечтает!» — написала фанатка Хэ Цзюнь Юня. — «Я ему всё устрою!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Другая фанатка добавила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я уже заказала на Taobao. Завтра привезут в “Сингуан”. Обязательно доставлю!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У какого продавца заказывала? Поделитесь ссылкой?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У продавца «…» Девять девяносто, бесплатная доставка]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спасибо, пошла заказывать]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я тоже]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Спасибо, сестра, хороший человек!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сбросьте ещё ссылочку!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уже не надо. Я хотела спросить у продавца, но он сразу спросил: «Вам для Хэ Цзюнь Юня из «Сингуана»? Можете оплатить, адрес я сам изменю»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахахахаха, умираю со смеху!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Чёрт, продавец — главный бенефициар!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но, честно говоря, даже если я отправлю лезвия, мне всё равно тяжело. Есть работы, где всё заканчивается хорошо?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Есть, есть! Я с рекомендациями! У этого господина только что вышла работа — очень мило! «Цзянцзы» самые милые! Ссылка:…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Пошла есть сахар!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Людям нужно утешение, особенно после того, как их пронзили ножом. Хотя все знают, что этот «сахар» — всего лишь иллюзия, без этой иллюзии они не смогут двигаться дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пользователей, ищущих «сахар» по всему интернету, было так много, что видеомонтажёры, писатели и художники один за другим начали создавать работы на основе фильма. После такого всплеска активности пара «Цзянцзы» также попала в горячие запросы всех платформ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение весь интернет был заполнен ключевыми словами, связанными с «Прославленным полководцем». Фильм стал по-настоящему популярен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В первый день проката «Прославленный полководец» имел огромный успех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси пробежался глазами по комментариям. Кроме просьб о «сахаре» и работах по фильму, были в основном те, кто горевал. Увидев, что фанаты тоже ошалели от ножа, ему стало как-то легче на душе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он пролистал страницу дальше и наткнулся на комментарий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сёстры, о чём вы плачете? Разве «ХэСи» вам не милы? Зачем вы мучаете себя «ЦзянЦзы»? Посмотрите на «ХэСи»! Говорят, завтра будет совместное интервью!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев этот комментарий, многие фанаты опомнились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Точно! Зачем мы сами себя мучаем с “Цзянцзы”? Разве “ХэСи” не лучше?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хотя “Цзянцзы” — это страдания, настоящая пара сладка!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был полностью согласен и даже поставил этому комментарию лайк и сделал репост:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Верно сказано».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Все: «?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>