--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,1267 +14,1315 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>16 октября официально начались съемки фильма «После дождя».</w:t>
-[...1215 lines deleted...]
-        <w:t>Это было также в то время, когда многие люди наконец поняли, почему два известных режиссера Чен Чжэнтянь и Ли Кай так хотели сотрудничать с Е Цзэси.</w:t>
+        <w:t>Шестнадцатого октября начались съёмки фильма «После дождя».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сути, это был первый раз, когда Хэ Цзюнь Юнь режиссировал без посторонней помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, Е Цзэси поначалу немного волновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но когда с утра Хэ Цзюнь Юнь начал объяснять им с Тан Цзинем сцены, это беспокойство быстро рассеялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как он объяснил одну сцену, Е Цзэси стало совсем легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Тан Цзин, когда Хэ Цзюнь Юнь ушёл, не удержался от замечания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сейчас ты в лучшей форме, чем раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты опять заметил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выражение твоего лица слишком явное, — пожал плечами Тан Цзин. — Режиссёр Хэ, наверное, тоже заметил, но постеснялся сказать при мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со вчерашнего дня Тан Цзин называл Хэ Цзюнь Юня не иначе как «режиссёр Хэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В съёмочной группе почти половина продолжала называть Хэ Цзюнь Юня «киноимператор Хэ» и тому подобное, а остальные, как и Тан Цзин, называли его «режиссёр Хэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси вчера тоже хотел немного поиграть и пару раз назвать его «режиссёр Хэ», но не успел открыть рта, как Хэ Цзюнь Юнь перебил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не шали!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив об этом, Е Цзэси улыбнулся уголками губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, мне нужно не слишком явно показывать свои эмоции, — сказал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первая сцена началась быстро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси всегда быстро входил в образ, и Тан Цзин был не хуже. После того как они блестяще сыграли свою сцену, в зале раздались аплодисменты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь встал из-за монитора и показал им большой палец вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ответил улыбкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальнейшие съёмки пошли ещё легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там, где Е Цзэси не видел, Хэ Цзюнь Юнь проделал большую подготовительную работу и потратил немало усилий. На площадке он был требовательным режиссёром, стремящимся к совершенству.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как только съёмки заканчивались и оставался только Е Цзэси, он превращался в другого человека — ленивого, всё время просящего поцелуев и капризничающего, если ему отказывали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, любоваться этой переменой мог только Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему было радостно, и он чувствовал себя ещё более расслабленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если уж говорить прямо, то, наверное, самое главное — это то, что все вокруг знали об их с Хэ Цзюнь Юнем отношениях. Какое же самое большое счастье для влюблённой пары в индустрии развлечений?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, можно не обращать внимания на взгляды окружающих и в любой момент демонстрировать свои чувства!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Е Цзэси это было очень важно — он никогда не любил что-то скрывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и в съёмочную группу пришёл, потому что хотел больше времени проводить с Хэ Цзюнь Юнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому на площадке «После дождя» каждый день можно было наблюдать одну и ту же картину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, закончив сцену, бежал к Хэ Цзюнь Юню, даже не дожидаясь, когда тот его позовёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В такие моменты Хэ Цзюнь Юнь сначала давал Е Цзэси перекусить или попить воды, а потом уже шёл объяснять сцены другим актёрам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя обычно Хэ Цзюнь Юнь был мягким и покладистым, в работе он был, как и подобает ученику Чэнь Чжэнтяня, требовательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был не только требователен, но и очень строг к деталям. Если что-то не подходило — переснимали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не могли снять хорошо — переснимали снова и снова, благо у Хэ Цзюнь Юня было время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тех, кого он критиковал, становилось всё больше, и кто-то из работников даже тайно составил статистику: кто из актёров за почти полмесяца съёмок ещё ни разу не был ими раскритикован.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Посмотрев на список, все многозначительно переглянулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственным, кого ещё ни разу не критиковали, был Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но нельзя сказать, что Хэ Цзюнь Юнь был необъективен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что все, у кого есть глаза, видели, как играл Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда многие наконец поняли, почему такие известные режиссёры, как Чэнь Чжэнтянь и Ли Кай, так хотели работать с Е Цзэси.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,1987 +1342,2275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ноябрь наступил в мгновение ока.</w:t>
-[...1935 lines deleted...]
-        <w:t>Почему я должен мучить себя собачьим кормом?</w:t>
+        <w:t>Е Цзэси и Хэ Цзюнь Юнь об этом не знали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время пролетело незаметно, наступил ноябрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погода постепенно становилась холоднее, но «После дождя» был молодёжным фильмом о школьной жизни, поэтому, хотя температура в столице стремительно падала почти до нуля, актёры были одеты в тонкие школьные формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день во время съёмок Е Цзэси не удержался и чихнул — это был его первый брак с начала съёмок. (п/п: NG — срыв съёмки из-за ошибки актёра).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Хэ Цзюнь Юнь встал из-за монитора, но не успел он заговорить, как Гао Шу подбежал и накинул на Е Цзэси пуховик, а затем протянул ему стакан горячей воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо, — Е Цзэси не взял, а посмотрел на Хэ Цзюнь Юня. — Продолжим?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул и жестом подозвал визажиста поправить макияж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он подозвал Юй Е:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня ещё остались грелки для тела с прошлых съёмок?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Да, я сейчас принесу, — ответил Юй Е.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь кивнул и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И ещё, купи несколько хороших обогревателей. Один поставь мне, остальные раздай основным актёрам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е согласился и тут же отправил кого-то за обогревателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя эта сцена не затянулась надолго, после полудня Е Цзэси всё же немного простудился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За обедом, сидя рядом с Хэ Цзюнь Юнем, он несколько раз чихнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, который как раз просматривал повторы, услышав это, нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Во второй половине дня отдохни здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, державший палочки, на секунду замер, посмотрел на Хэ Цзюнь Юня и, улыбнувшись, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Режиссёр Хэ, это вы мне даёте поблажку? Что, разволновались?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Хэ Цзюнь Юня упал на покрасневший носик Е Цзэси. В его глазах читалась жалость, и он прямо кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я волнуюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на губах Е Цзэси стала шире:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поцелуешь меня — и всё пройдёт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, не раздумывая, приблизился и поцеловал его в уголок губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Е, который как раз принёс обогреватель: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что ж, пора бы привыкнуть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сделал вид, что ничего не заметил, поставил обогреватель, включил его в розетку, положил пульт на стол и быстро ушёл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси облизнул губы, посмотрел на обогреватель у ног и подмигнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Благодарю, режиссёр Хэ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь с беспомощной улыбкой сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После обеда поезжай в отель или отдохни в автодоме. Твои сцены на сегодня я перенесу на завтра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси приподнял бровь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, я всего пару раз чихнул, а режиссёр Хэ уже так волнуется?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будь послушным, — Хэ Цзюнь Юнь не стал шутить и просто потрепал его по голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе Е Цзэси появилась серьёзность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не надо отдыхать. Я знаю своё тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь встретил его взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Е Цзэси была решимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь продержался секунду, потом вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Точно всё в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно! — кивнул Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, — через некоторое время кивнул Хэ Цзюнь Юнь. — Перед выходом на площадку зайди в автодом и наклей несколько грелок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Учитель Хэ, вы слишком осторожны! Я что, такой хрупкий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В начале своей карьеры Е Цзэси мог танцевать в летнем костюме при минус десяти. А чтобы при съёмках изо рта не шёл пар, он даже глотал лёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Хэ Цзюнь Юнь ничего не объяснил, а только глубоко посмотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, сам того не заметив, утонул в его чёрных, как смоль, глазах и замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах мужчины была серьёзность и скрытое беспокойство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хэ Цзюнь Юнь действительно за меня волнуется», — понял Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сердцу разлилось тепло, даже горячее, чем от обогревателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Е Цзэси сами собой поползли вверх. Он придвинул стул поближе к Хэ Цзюнь Юню и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо-хорошо, я знаю, что ты волнуешься, но мы же сейчас на съёмках. Ты должен думать не только обо мне, но и об остальных. Нельзя задерживать всех из-за меня. К тому же, у меня действительно нет серьёзных проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы никого не задержим. Я не спешу сдавать фильм, и премии сотрудникам не урежу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси рассмеялся, отложил коробку с едой, звонко чмокнул Хэ Цзюнь Юня в щеку и, как ребёнка, уговаривая, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо-хорошо, я знаю, что режиссёр Хэ не мелочный! Но у меня правда всё в порядке, так что не волнуйся, ладно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не хотел уступать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В прошлый раз ты чихнул три раза, а на следующий день у тебя поднялась температура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он этого даже не помнил!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удивлённый и растроганный, он понимал, что этот мужчина поставил его очень высоко в своём сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я постараюсь закончить сегодня пораньше, — предложил Е Цзэси. — Наклею грелки и выпью пакетик лекарства от простуды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Хэ Цзюнь Юнь не стал сразу отказывать. Подумав, он сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если во второй половине дня почувствуешь себя плохо, сразу говори «стоп» и иди отдыхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И если он ещё раз услышит, как Е Цзэси чихает днём, он тоже немедленно остановит съёмки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, улыбнувшись, кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не волнуйся, режиссёр Хэ, я не настолько ответственный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разговор зашёл так далеко, и если бы Хэ Цзюнь Юнь сказал «нет», Е Цзэси, чего доброго, ещё и обиделся бы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, чувствуя себя беспомощно, протянул руку и потрогал коробку с едой Е Цзэси. Как и следовало ожидать, она была холодной. Вздохнув про себя, он ничего не сказал, а только одной рукой взял коробку, а другой потянул Е Цзэси в сторону автодома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не сопротивлялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Работники съёмочной группы уже привыкли и, глядя на них, идущих за руку к автодому, не удивлялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь разогрел еду в микроволновке и попросил Юй Е принести грелки. Когда Е Цзэси поел, он наклеил ему столько грелок, сколько только мог, под костюм, и только тогда отпустил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время съёмок во второй половине дня Е Цзэси заметил, что его одежда стала на размер больше и как будто потяжелела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин, подойдя к нему репетировать сцену, издалека увидел, что его куртка толще, чем обычно. Он не удержался и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что с твоей одеждой? Чувствуется какая-то… тяжесть. — Вторую часть фразы он не договорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, услышав это, — хорошо, что у него не было хвоста, а то он бы его задрал, — не скрываясь, похвастался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Тан, это называется любовь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Лучше бы я не спрашивал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зачем он это сделал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>