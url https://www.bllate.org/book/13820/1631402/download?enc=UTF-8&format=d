--- v0 (2026-05-11)
+++ v1 (2026-08-26)
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда я повторю: брат Су Цзянь готовит куриные лапки с перцем, брат Тяньшу — тушёные свиные рёбрышки, сестра Микка — яичницу с помидорами, младшая сестра Цзылинь — отварные креветки, брат Чэнвэнь — суп с зеленью и тофу, старшая сестра Хэжо — холодный сушёный тофу, а я сам — рваную курицу и соломку из говядины с маринованным перцем чили. Всё правильно?</w:t>
+        <w:t>— Тогда я повторю: брат Су Цзянь готовит куриные лапки с перцем, брат Тяньшу — тушёные свиные рёбрышки, сестра Микка — яичницу с помидорами, младшая сестра Цзылинь — отварные креветки, брат Чэнвэнь — суп с зеленью и тофу, старшая сестра Хэ Жо — холодный сушёный тофу, а я сам — рваную курицу и соломку из говядины с маринованным перцем чили. Всё правильно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После разъяснений все тут же принялись за дело. Су Цзянь, взглянув на рецепт, обнаружил, что куриные лапки с перцем действительно готовятся на редкость просто: нужно лишь обработать куриные лапки, опустить их в кастрюлю и бланшировать до готовности, затем добавить немного лука, сельдерея, лимона и других приправ, после чего залить рассолом от маринованного перца на час или два — и готово.</w:t>
+        <w:t>После разъяснений все тут же принялись за дело. Су Цзянь, взглянув на рецепт, обнаружил, что куриные лапки с перцем действительно готовятся на редкость просто: нужно лишь обработать куриные лапки, опустить их в кастрюлю и бланшировать до готовности, затем добавить немного лука, сельдерея, лимона и других приправ, после чего залить маринадом на час или два — и готово.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>