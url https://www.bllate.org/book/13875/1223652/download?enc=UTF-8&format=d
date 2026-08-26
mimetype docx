--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -14,2915 +14,1603 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Йехён не дружил с играми. Он делал вид, что играет, чтобы общаться с друзьями, но считал, что в то время, что уходит на игры, лучше поучиться или поспать.</w:t>
+        <w:t>Е Хён никогда не увлекался играми. Хотя он и делал вид, что играет, чтобы не отбиваться от компании друзей, про себя он считал, что это время куда полезнее потратить на учебу или сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже такой далекий от игр человек, как Е Хён, знал, что такое симуляторы свиданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Симуляторы свиданий с красивыми девушками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проще говоря, игры, в которых нужно было ухаживать за разными красавицами, добиваться их расположения и крутить с ними романы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От возмущения Е Хён потерял дар речи. Его настроение, и без того паршивое, пробило самое дно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что, мне теперь любовью прикажете заниматься? Я вообще просил об этом?! — Е Хён не выдержал и взорвался от негодования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прекрасно понимал, что злиться на окно статуса бесполезно, но если бы он не выплеснул эмоции, то точно бы лопнул от злости. Судя по названию класса «Игрок» и наличию самого окна статуса, Е Хён и раньше догадывался, что его способности как-то связаны с играми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь-то стало ясно: окно загрузки, которое он увидел за миг до смерти, означало, что установка игры завершена. Больше трех лет он только и делал, что страдал, и обрести нормальную способность лишь на пороге смерти — это само по себе было насмешкой судьбы. Но то, что этой способностью оказался симулятор свиданий, просто сводило с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на гнев, Е Хён, всё ещё цепляясь за робкую надежду, открыл подробное описание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>&amp;lt; Игрок в симуляторы свиданий &amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок в симуляторы свиданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И это вы называете описанием?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён с досадой взъерошил волосы. Что до возвращения, что сейчас, окно статуса оставалось всё таким же скупым на полезную информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его класс имел ранг «L» — Легендарный, что было даже выше ранга «S», но это нисколько не утешало. Напротив, это воспринималось как изощренная издевка и лишь сильнее раздражало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То есть окно статуса всегда было таким бесполезным только потому, что это симулятор свиданий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С момента пробуждения у него накопился вагон и маленькая тележка претензий к своим способностям. Хоть это и была игровая система, в ней отсутствовали полезные характеристики вроде силы или ловкости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окна статуса других людей он не видел, не мог узнать ни их жизненную силу, ни ману.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как повышать уровень? Когда даются навыки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не было даже базовых объяснений, поэтому ему всегда приходилось познавать всё на собственной шкуре, методом проб и ошибок. Да и проверить правильность своих выводов он никак не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем больше он об этом думал, тем сильнее становились обида и чувство опустошения. Тяжело вздохнув, Е Хён уже собирался закрыть эти бесполезные окна, как вдруг в углу зрения что-то сверкнуло. Немного помешкав, он нажал на иконку в виде восклицательного знака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже такой Йехён знал, что такое «миёнси».</w:t>
+        <w:t>&amp;lt; Квест &amp;gt; Пройдите обучение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Награда: Доступ к магазину, ???</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Симулятор Свиданий с Красотками.</w:t>
+        <w:t>— Только теперь предлагаете пройти обучение?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён со скрипом стиснул зубы, испепеляя взглядом слово «обучение». Ни квестов, ни магазина до его возвращения в прошлое не существовало. То, что окно статуса сменило свой привычный ярко-синий цвет на другой, тоже выглядело как какая-то нелепая шутка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Магазин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[ Система ] Отказано в доступе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как он и думал, сходу магазин не открылся. Нахмурившись, Е Хён отмахнулся от системного сообщения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хоть бы там продавались зелья, которые трудно достать. Зелье снятия проклятий, например».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён ни на грамм не верил, что в магазине можно будет найти стоящие навыки или предметы. Появление пары новых функций не могло искоренить его глубокое недоверие к этой системе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Одним словом, это была игра, в которой нужно было «завоёвывать» разных красоток и крутить с ними романы.</w:t>
+        <w:t>&amp;lt; Квест &amp;gt; Обучение 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вступите в контакт с целью покорения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Награда: Открытие очков, повышение уровня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Йехён настолько опешил, что потерял дар речи. Его и без того паршивое настроение ухнуло на дно.</w:t>
+        <w:t>Прочитав условия первого обучающего квеста, Е Хён прищурился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если так подумать, повышение уровня было весьма неплохой наградой. На начальных этапах уровни брались быстро, но из-за специфики системы, требовавшей личного вклада в убийство монстров для получения опыта, до получения официальной лицензии охотника шансов прокачаться у него попросту не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если обучающих квестов окажется несколько, он, возможно, сумеет достичь десятого уровня и разблокировать навык инвентаря еще до того, как отправится во врата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но даже так, я стану лишь чуточку более полезным носильщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя перспектива на мгновение и показалась заманчивой, он быстро отбросил эти нелепые надежды. Издав горестный смешок, Е Хён коснулся пальцем выделенного жирным шрифтом словосочетания «цель покорения».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И теперь мне, значит, велят крутить романы? Да когда я говорил, что хочу с кем-то встречаться?</w:t>
+        <w:t>&amp;lt; Цели покорения &amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4. ???</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>??? (Заблокировано)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>??? (Заблокировано)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Йехён не сдержался и взорвался от негодования. Он понимал, что нет толку злиться на окно статуса, но если бы он хотя бы не высказался, то, казалось, умер бы от разрыва сердца.</w:t>
-[...1423 lines deleted...]
-        <w:t/>
+        <w:t>Судя по цифрам, целей было как минимум четыре. От одного этого факта уже начинала болеть голова. Е Хён потер пульсирующие виски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дали бы хоть какую-то подсказку. Как и где мне их искать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ситуация казалась совершенно безвыходной. Поскольку выполнить квест прямо сейчас было невозможно, он решил пока отложить его в сторону. Куда разумнее было наведаться в штаб-квартиру Ассоциации Охотников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён посмотрел на купюры, которые всё это время крепко сжимал в руке. Пять банкнот по десять тысяч вон с отчетливыми следами сгибов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже перед самым возвращением, когда он начал прилично зарабатывать в качестве саппорта, на нем всё ещё висел огромный долг. Значит сейчас он точно утопал в процентах, не имея возможности погасить даже основную сумму. Для кого-то эти пятьдесят тысяч были сущими копейками, но для него и сестры они были заработаны потом и кровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чем отдавать их мне, лучше бы купила себе что-нибудь вкусное...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра всегда жалела тратить деньги на себя, но Е Хёну обязательно всовывала хотя бы пару тысяч вон на карманные расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аккуратно расправив банкноты, Е Хён положил их в коробку, заменявшую ему копилку, а затем порылся в карманах зимнего пальто, висевшего в глубине шкафа. Как он и предполагал, там нашлась заначка в несколько десятков тысяч вон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наспех переодевшись, Е Хён поспешил вызвать такси. Обычно он не ездил на такси, экономя каждую копейку, но сейчас ему казалось, что только пройдя тест на пробуждение, он сможет унять эту удушающую тревогу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— В штаб-квартиру Ассоциации Охотников, пожалуйста.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>— В Ассоциацию? Вы, случайно, не охотник? Или едете проходить тест на пробуждение?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А, ну...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...1055 lines deleted...]
-        <w:t/>
+        <w:t>Водитель проявил живой интерес, но Е Хён лишь невнятно промычал что-то в ответ и отвернулся к окну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от центра Сеула, на окраине, где он жил, то тут, то там виднелись следы первых взрывов врат. На зияющих черных воронках до сих пор не росло ни единой травинки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прошло уже двенадцать лет. Хотя нет, теперь получается, что девять».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В один прекрасный день по всему миру одновременно появились колоссальные прямоугольные объекты. Эти иссиня-черные монолиты, напоминающие надгробные стелы, достигали нескольких десятков метров в высоту и излучали мистическое, неземное свечение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правительства разных стран направляли исследовательские группы, но кроме того факта, что материал монолитов был неизвестен науке, им не удалось выяснить абсолютно ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мир охватило безумие. Сначала люди взбудораженно твердили о послании пришельцев, затем набрали популярность теории заговора о тайной организации, стремящейся к мировому господству, а под конец, как грибы после дождя, повылазили сектанты, провозгласившие монолиты предвестниками апокалипсиса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда кто-то заметил, что инкрустированные на вершинах драгоценные камни гаснут один за другим, человечество затаило дыхание, ожидая, что с последним погасшим огнем тайна монолитов будет раскрыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но время шло, и человечество дождалось лишь безжалостного взрыва. Толпы зевак, собравшихся ради праздного любопытства, чтобы стать свидетелями исторического момента, одержимые подозрениями скептики и охотники за наживой, желающие продать эксклюзивные кадры, — все они оказались в эпицентре чудовищной катастрофы и погибли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Планета погрузилась в хаос. И дело было не только в самих взрывах: сразу после них точно такие же монолиты возникли вновь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Государства мобилизовали армии, пытаясь уничтожить их, но на гладких поверхностях не оставалось ни единой царапины. Они выдерживали удары клинков, пулеметные очереди и даже прямые ракетные попадания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взрыв, а затем новое появление. Взрыв — и снова появление...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Черные монолиты окрестили «Стелами смерти». Бесконечно возникающие, они казались божьей карой, ниспосланной для уничтожения Земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цепь отчаяния разорвал И Сону — «Первый Пробужденный».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со спокойным лицом, словно пророк, получивший откровение, он шагнул в черное надгробие. Спустя несколько дней И Сону вышел оттуда — изможденный, с окровавленной рукой, волоча за собой труп гигантского монстра, будто сошедшего с экранов кино.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только И Сону оказался снаружи, мягкое свечение Стелы смерти угасло. Через несколько дней, когда последний камень почернел, стела просто растворилась в воздухе. На месте, где она возвышалась, не осталось ровным счетом ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С того самого дня начали появляться люди, пробудившие в себе способности, выходящие за рамки человеческих возможностей. Казалось, сам человеческий вид сделал скачок в эволюции, чтобы приспособиться к стремительно изменившимся условиям мира.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ознаменование выживания человечества день, когда И Сону зачистил первые врата, во всем мире прозвали «Днем Эволюции».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён крепко зажмурился. Для него это был не день эволюции, а день величайшей трагедии. В возрасте всего лишь пятнадцати лет из-за третьей волны врат он потерял родителей и оказался по уши в долгах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А позже он едва не лишился еще и сестры. Врата были для Е Хёна заклятыми врагами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Все будет хорошо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тревога вновь начала поднимать голову, но Е Хён, сжав кулаки, попытался успокоить себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Время еще есть. Я не позволю нуне снова слечь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Диагноз сестры удалось выяснить лишь спустя полгода после того, как она потеряла сознание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синдром отторжения ноуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ноус был загадочной энергией, излучаемой вратами. Анализ ноуса позволял получить информацию об условиях внутри врат и обитающих там монстрах, что делало его крайне полезным. Однако ничтожно малая доля населения — менее одной десятой процента — не могла переносить эту энергию. Их тела отторгали ноус, из-за чего люди медленно угасали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Страдающие от синдрома отторжения ноуса не могли пробудить в себе способности. Общество быстро вешало на них ярлык неудачников, не сумевших адаптироваться к новому миру и обреченных на вымирание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попытки найти лекарство предпринимались, но из-за недостаточного финансирования и отсутствия должного интереса к исследованиям они не увенчались успехом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До своего возвращения Е Хён мог лишь стиснув зубы копить деньги, чтобы искусственно поддерживать жизнь сестры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на этот раз он во что бы то ни стало найдет способ ее вылечить. Если бы только это было в его силах, он бы уничтожил все врата до единого. Е Хён потер занывшую грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Игрок в симуляторы свиданий. Как бы он ни старался об этом не думать, новый класс не шел из головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В любом симуляторе свиданий всегда есть концовка. И если у него тоже будет выбор, он выберет тот финал, где зачистит сверхгигантские врата, и все порталы исчезнут навсегда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорее всего, это несбыточная мечта. Но если он не будет цепляться хотя бы за эту крохотную надежду, то просто сойдет с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя долгое время такси остановилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Приехали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Спасибо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Е Хён расправил две смятые десятитысячные купюры и протянул их водителю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>