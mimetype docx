--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,3139 +14,1667 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тренируйся. Я тоже пришел потренироваться.</w:t>
+        <w:t>— Занимайся. Я тоже пришёл потренироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Е Хён упрямо занял место рядом с Юн Сынжэ и начал разминку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ, глядя на невозмутимо потягивающего руки Е Хёна, дёрнул губами, тяжело вздохнул и отвернулся. Видимо, решил просто его игнорировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы повысить уровень близости, Е Хён следовал за Юн Сынжэ каждый раз, когда тот менял место, и при любой возможности пытался завязать разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поначалу Юн Сынжэ притворялся, что ничего не видит и не слышит, но, поскольку Е Хён продолжал крутиться поблизости, уголки его губ начали всё заметнее подёргиваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да почему ты всё время ходишь за мной? Отойди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его хриплом голосе сквозило явное раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь только прибыл в тренировочный лагерь, многого не знаю. Помоги хёну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С какой стати?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну не будь таким. Ты сам-то давно в лагере?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся общительность Е Хёна зиждилась исключительно на выгоде. И хотя внешне он старался держаться непринуждённо, натянутое дружелюбие вызывало у него внутреннюю неловкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Три недели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён задавал вопросы снова и снова, проявляя настойчивость до тех пор, пока не получал ответ, и теперь Юн Сынжэ, хоть и хмурился, отвечал на всё без исключения. Е Хён чувствовал себя мошенником, наживающимся на наивном ребёнке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, Е Хён был не в том положении, чтобы прислушиваться к голосу абсолютно бесполезной совести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, так ты, получается, мой сонбэ по тренировочному лагерю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён даже в ладоши хлопнул, преувеличенно восхваляя его. В насупленном виде Юн Сынжэ тут же промелькнула тень гордости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, можно сказать и так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кивающий с самодовольным видом Юн Сынжэ выглядел нелепо и мило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён, в общих чертах понявший характер Юн Сынжэ, ради шутки ещё пару раз назвал его сонбэ, и тот, хоть и пытался скрыть это, выглядел весьма довольным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаешь, как этим пользоваться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён специально указал на тренажёр для новичков, с которым знакомятся в первую очередь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пф-ф. Ты даже этого не знаешь? Смотри. За это нужно браться вот так...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесхитростный Юн Сынжэ, словно заправский тренер, начал объяснять Е Хёну, как пользоваться тренажёром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён кивал, делая вид, что внимательно слушает, а сам искоса поглядывал на настоящего тренера, наблюдавшего за ними издалека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя тренировочный лагерь оставлял весь процесс подготовки на усмотрение Пробуждённых, во всех помещениях постоянно дежурили действующие охотники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хёну стоило огромных усилий сдерживать то и дело рвущийся наружу смешок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял? Дальше давай сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, раз уж начали, давай вместе. Одному ведь скучно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ попытался отмахнуться, но Е Хён бесстыдно увязался за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён думал, что ему будет некомфортно из-за необходимости насильно сближаться с целью покорения, но обмен бессодержательными репликами с Юн Сынжэ оказался неожиданно приятным. Если вдуматься, он уже очень давно ни с кем не болтал просто так, а не ради обмена информацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ бы это явно не понравилось, но Е Хёну вдруг показалось, что у него появился младший брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А ведь в детстве я уговаривал родителей подарить мне младшего братика...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Давно забытое воспоминание внезапно всплыло в памяти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоже мне, скучно ему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ усмехнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён горько улыбнулся и поспешил за попытавшимся сбежать Юн Сынжэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как разойтись, Е Хён всё же умудрился выпросить у Юн Сынжэ номер телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, Юн Сынжэ не горел желанием давать свои контакты, но Е Хён прекрасно понимал: если после шапочного знакомства между ними возникнет неловкая дистанция, это будет даже хуже, чем если бы они остались совершенно чужими людьми, поэтому другого выхода не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, от одной только мысли о том, что, упустив эту возможность, придётся ещё несколько дней бесцельно бродить в поисках Юн Сынжэ, ему становилось дурно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отбросив остатки гордости, Е Хён пристал к нему чуть ли не с истерикой. Перекошенное от раздражения лицо Юн Сынжэ, когда тот всё-таки протянул ему телефон, ещё долго стояло перед глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С того дня Е Хён, прикинувшись дурачком, каждое утро отправлял Юн Сынжэ сообщения с предложением потренироваться вместе. Как и ожидалось, ответа не последовало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тем же упорством, с каким он когда-то рассылал сообщения наобум, только начав работать саппортом, Е Хён редактировал один и тот же текст и каждый раз отправлял его в новом виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ упорно его игнорировал, но, осознав, что Е Хён так просто не сдастся, примерно через неделю прислал в ответ какую-то непонятную шифровку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя из общежития ближе к обеду, Е Хён перечитал недавнюю переписку с Юн Сынжэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Йехён упорно занял место рядом с Юн Сынчжэ и начал растяжку.</w:t>
+        <w:t>Юн Сынжэ: Сегодня где?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быстрее</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я уже выхожу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ты пришёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В пт</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юн Сынчжэ посмотрел на Йехёна, который невозмутимо тянул руки, шевельнул губами, а затем тяжело вздохнул и отвернулся. Похоже, он решил просто игнорировать его.</w:t>
+        <w:t>Не знаю. Четвёртый тренажёрный зал. В пути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ц-ц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён, шаг за шагом расшифровав послание так, как научил его Юн Сынжэ, тихо цокнул языком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У него что, пальцы сломаны? Современную молодёжь просто не понять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён покачал головой. В старших классах он тоже общался с друзьями короткими фразами, но не до такой же степени. Из-за того, что в последнее время ему не приходилось отправлять сообщения не по работе, этот контраст ощущался ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем не менее, после двух недель его постоянных преследований настороженность Юн Сынжэ заметно спала, и он, не став долго ломаться, быстро сообщил место назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён ещё немного полистал переписку с Юн Сынжэ и сунул телефон в карман. Это был первый раз, когда он регулярно — и притом проявляя инициативу — общался с кем-то помимо старшей сестры, отчего на душе было как-то непривычно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угх, ха-а...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён дрожащими руками едва вернул серебристый гриф на стойку и в изнеможении рухнул на пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы в системном окне отображались характеристики, сила Е Хёна наверняка оказалась бы намного ниже базового значения. С моторикой и рефлексами у него всё было в порядке, но вот сила и выносливость откровенно подводили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тренер, расхаживающий по залу и проверяющий технику выполнения упражнений, с минуту сочувственно смотрел на распластавшегося Е Хёна, а затем отвернулся и подошёл к другому Пробуждённому.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый месяц после пробуждения, как правило, целиком отводится на интенсивную физическую подготовку, поэтому новички находятся под пристальным контролем, но, похоже, в случае с Е Хёном тренер решил, что это безнадёжно. Осознавать это было горько, но факт оставался фактом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав рядом тяжёлый стук, Е Хён рефлекторно повернул голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ опустил штангу, густо увешанную тяжёлыми блинами. На фоне того единственного хлипкого блинчика, который едва осилил Е Хён, разница была разительной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За это время Юн Сынжэ успел поднять уровень, и теперь у него был уже 5-й.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальные повышали уровень просто тренируясь, и почему только у него механика прокачки работала иначе, оставалось загадкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это просто несправедливо!» — мысленно проворчал Е Хён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже выдохся? Ну ты, хён, и слабак. С такими силами во врата собрался заходить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хёну и без того было неловко оттого, что он так быстро выдохся, а тут ещё Юн Сынжэ с усмешкой надавил на больное. Раздражающий, но в то же время игривый тон, самодовольное выражение лица и мягкая улыбка — всё это создавало вокруг него совершенно особую ауру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юн Сынжэ, ты просто...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хёну едва хватало дыхания, чтобы успокоить сердцебиение, сил на злость уже не осталось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Измученный Е Хён полуприкрытыми глазами смерил Юн Сынжэ взглядом. Ему хотелось к чему-нибудь придраться, но зацепиться было не за что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ от природы обладал отличными пропорциями. Вдобавок ко всему, в отличие от Е Хёна, он был склонен к быстрому набору мышечной массы — даже при ежедневных встречах было заметно, как он стремительно раздаётся в плечах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он уже сейчас мог похвастаться телосложением получше, чем у многих моделей, а ведь он всё ещё продолжал расти — это просто не укладывалось в голове. До регрессии Юн Сынжэ славился своей выдающейся фигурой даже среди охотников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перебирая в памяти всё, что он знал о Юн Сынжэ, Е Хён вдруг вспомнил: кажется, ещё до того, как увидеть его лицо, он сначала услышал слухи о танкере с просто сногсшибательным телосложением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён лишь мельком видел закованного в броню Юн Сынжэ издалека, поэтому не мог судить о правдивости слухов. Но, глядя на его нынешние габариты, можно было с уверенностью сказать — слухи не врали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это с тобой что-то не так. Знаешь ведь, что если в таком возрасте тягать тяжести, перестанешь расти ввысь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён сморщил нос, полушутя-полусерьёзно огрызаясь в ответ. В его голосе сквозила неприкрытая зависть и вредность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да что ты говоришь. Я вырасту выше тебя... то есть, выше хёна, понял?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ вскипел и задрал подбородок. Словно стараясь казаться выше, он выпрямил спину и вытянул шею.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён хмыкнул. В таком возрасте рост и правда был больной темой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да-да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Хён пожал плечами, небрежно соглашаясь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В девятнадцать лет сто семьдесят с лишним сантиметров — это уже потолок. Каким там был рост у Юн Сынжэ спустя три года?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас Юн Сынжэ и Е Хён были примерно одного роста. Если уж совсем придираться, Юн Сынжэ был выше на один-два сантиметра, но, когда они стояли рядом, разницы практически не было видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, ты мне не веришь, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юн Сынжэ плюхнулся на пол рядом с обессилевшим, как тряпичная кукла, Е Хёном и бросил на него возмущённый взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они препирались без умолку, и со стороны казались самыми настоящими близкими братьями.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы повысить близость, Йехён следовал за Юн Сынчжэ каждый раз, когда тот переходил на другое место, и то и дело заговаривал с ним.</w:t>
+        <w:t>&amp;lt;Цель покорения 4: Юн Сынжэ&amp;gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень близости: 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уровень привязанности: 0</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сначала Юн Сынчжэ делал вид, что не видит и не слышит его, но, когда Йехён продолжил ошиваться поблизости, его губы начали подергиваться.</w:t>
-[...2959 lines deleted...]
-        <w:t/>
+        <w:t>Однако уровень близости так и застыл на нуле, не сдвинувшись ни на йоту. Юн Сынжэ оказался куда более общительным, чем ожидалось, и они быстро нашли общий язык, но результатов это не принесло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Значит, дело всё-таки в этом?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляд Е Хёна скользнул по мягким волосам Юн Сынжэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>