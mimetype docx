--- v0 (2026-05-17)
+++ v1 (2026-05-22)
@@ -30,2035 +30,4051 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Чи Ван обещал связать что-нибудь для Сяоми и Се Сихэна, но пока это обещание оставалось невыполненным. Он обнаружил, что прошлогодняя пряжа стала влажной и затхлой, поэтому отправился на Таобао, чтобы купить новую.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Вязание он освоил еще в средней школе. Он покупал разноцветную пряжу и, слушая уроки, вязал небольшие вещи под партой. После уроков, за час, он мог сплести семь или восемь простых браслетов из красной нити и продавал их в парке раз в неделю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он был симпатичным, приятным в общении и всегда улыбался, что радовало многих старших сестер и тетушек, которые покупали у него товары. Он мог зарабатывать от трехсот до четырехсот юаней в неделю, немалая сумма для ученика средней школы, и это был не единственный его источник дохода, но самый экономически выгодный из его небольшого бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В парке он мог продавать маленьких кроликов, котят, щенков, подсолнухи или цветочные куклы, связанные крючком, и прикреплять их к брелокам по 25 юаней за штуку. За час он мог сделать две такие куклы, поэтому его почасовая оплата составляла около 50 юаней. Браслет из бисера, если он работал быстро, можно было изготовить от трех до четырех штук в час. Бисер закупался оптом, и в зависимости от стиля, браслеты могли продаваться по цене от десяти до двадцати юаней за штуку. В итоге он мог зарабатывать от пятидесяти до шестидесяти юаней в час, что делало этот малый бизнес самым экономически выгодным!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он учился в очень хорошей средней школе с высокой платой за обучение, которую оплачивал сам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он никогда не забывал о навыках, которые могли бы обеспечить ему средства к существованию и оплатить образование. Каждый год он находил время, чтобы связать несколько вещей — не только для поддержания своих навыков в отличной форме, но и для экономии денег на покупке свитеров и шарфов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он также искусно владел более сложными техниками вязания. В прошлом году он связал себе пять или шесть свитеров, каждый с яркими узорами на груди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он был готов тратить деньги на качественную пряжу, и изделия, которые он вязал крючком, получались не только качественными, но и стильными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Поскольку он делал что-то для Се Сихэна, он подумал, что Ло Ляньюнь и Шу Тинью тоже должны что-нибудь получить. Это не заняло бы много времени, поэтому он сделал кое-что и для них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Через несколько дней наступит Новый год. Его «черная работа»… ну, теперь ее уже нельзя было назвать черной работой. Объем работы уменьшился, а рентабельность повысилась. Чи Ван чувствовал себя счастливчиком, что не уволился. Он и не ожидал, что обещания капиталистов когда-нибудь действительно сбудутся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он проверил Tianyancha (платформа для проверки контрагентов и сбора бизнес-данных) и увидел, что количество застрахованных сотрудников увеличилось, что свидетельствует о том, что компания действительно модернизировалась и расширяет набор персонала. Возможно, через несколько лет она даже выйдет на биржу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван считал, что эта работа по-прежнему перспективна и дает возможности для роста, хотя он и не планировал оставаться в компании навсегда. Это был стартап, и, честно говоря, он присоединился к нему именно из-за этого, желая посмотреть, как другие начинают и развивают свой бизнес.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>У него были кое-какие идеи, но озвучивать их казалось слишком поспешным, поэтому он решил не торопиться. В конце концов, он был всего лишь второкурсником; приобретение опыта и навыков не помешало бы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Даже если, в худшем случае, у него была идея и возможность воплотить ее в жизнь, но он не преуспеет и оказажется в долгах, обладая таким количеством навыков, у него все равно будет выход, не так ли?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван понимал, что ему еще не хватает опыта, но люди со временем развиваются.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В один прекрасный день эта огромная птица поднимется по ветру и пролетит до сотни тысяч километров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был полон боевого духа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Во время новогодних праздников Се Сихэн хотел отвести Чи Вана на медицинский осмотр.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он упомянул об этом несколько дней назад, и теперь пришло время отвезти Чи Вана в больницу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Погода была холодная, и Чи Ван был одет в теплую одежду. У него была стройная талия и живот, поэтому, несмотря на беременность, это было практически незаметно, когда он был одет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но когда он принимал ванну, он замечал, что его живот действительно увеличивается, но на ощупь он оставался довольно эластичным и упругим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван не чувствовал никаких так называемых движений плода, но, возможно, это было заблуждение, когда он успокоился и дотронулся до живота, он почувствовал, как внутри бьется маленькое сердечко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это было очень странное чувство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван чувствовал себя довольно равнодушным, почти не испытывая привязанности к ребенку в животе. Но по мере того, как живот увеличивался и особенности жизни становились все более стабильными, его чувства начали меняться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он вспомнил давние времена, когда, готовя дома, разбил свежее яйцо и увидел пульсирующий красный огонек в желтке. Он понял, что это развивающееся сердце цыпленка — оплодотворенное яйцо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он был необъяснимо тронут и вместо скорлупы яйца использовал полиэтиленовую пленку, надеясь, что из нее вылупится цыпленок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Через несколько дней сквозь полиэтиленовую пленку он смог разглядеть, что у цыпленка сформировались очертания глаз, в желток погрузилось бьющееся сердце, похожее на паучье, и начали развиваться когти и крылья. Глаза были покрыты голубоватыми веками, и через маленькое окошко он мог видеть, как развивается жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван тщательно ухаживал за цыпленком, пытаясь предотвратить проникновение бактерий, но ему это не удалось. Цыпленок под полиэтиленовой пленкой не развился полностью и начал поражаться бактериями, на нем появились белые пятна — он не смог выжить. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван понял, что участие в процессе формирования жизни может быть ужасающим, потому что он начал испытывать некоторую привязанность к ребенку в своем животе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он начал немного заботиться, испытывать хоть немного любви к ребенку внутри себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Это было ужасно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он не рассказал об этом Се Сихэну. Хотя большую часть времени он мог спокойно разговаривать с Се Сихэном, как с другом, всякий раз, когда речь заходила о ребенке в его животе, он внезапно напрягался, снова и снова осознавая одну вещь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На самом деле это был его ребенок от Се Сихэна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Его живот увеличился благодаря Се Сихэну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Казалось, они прекрасно ладили, как соседи по комнате, но на самом деле они уже спали вместе и даже зачали ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сопоставляя все это, Чи Ван почувствовал, что ему снится сон — все казалось нереальным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда они приехали в больницу, поскольку был праздничный день, там было много людей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн зарегистрировал его, и они отправились в отделение акушерства и гинекологии, чтобы встать в очередь. Беременных женщин было много, но лишь немногие пришли в сопровождении мужей. Большинство были одни или в компании старших женщин или подруг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Свободных мест было мало. Се Сихэн нашел для себя место, но прежде чем он успел его занять, Чи Ван встал и уступил свое место беременной женщине с большим животом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После того как беременная женщина села, она завязала разговор с Чи Ваном:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вы на прием?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Да, акушерство и гинекология.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременная женщина посмотрела на него и сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вы такая высокая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Внешность Чи Вана была несколько андрогинной, он выглядел молодо, с круглым лицом и без выраженных мужских черт лица, поэтому беременная женщина подумала, что он девушка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это ваш муж? Он такой красивый.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн, стоявший рядом, сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременная женщина воскликнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Ой, извините.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Все в порядке, — Чи Ван с удивлением посмотрел на ее живот. — Разве живот не слишком большой? Не доставляет дискомфорта?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременная женщина вздохнула:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно, это неудобно. Ночью мне постоянно хочется в туалет, и я могу спать только на боку. У меня также сильно болит поясница.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Опасаясь его напугать, она утешила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Но я жду двойню, поэтому мой живот немного больше. С одним ребенком будет лучше — он не будет таким большим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Она инициативно предложила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Хотите потрогать? Вы можете потрогать ручки и ножки младенцев прямо сейчас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван был озадачен:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— А можно?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременная женщина улыбнулась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Конечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Она расстегнула пальто, обнажив тонкое шерстяное платье под ним. Чи Ван положил руку ей на живот, и вскоре получил удар ногой — довольно сильный удар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван с удивлением заметил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Они что, там тренируются играть в футбол?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременная женщина мягко улыбнулась, ее глаза были нежными:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Они довольно сильные, не правда ли?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Больно, когда они так пинаются?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Она сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Нет, но это может быть неожиданно, и они передвигаются и ночью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Затем она спросила Чи Вана:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— На каком вы сроке беременности?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван подсчитал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Примерно 12 недель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Она поняла:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Еще рано, поэтому пока ничего не видно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван ошеломленно смотрел на ее живот. В его памяти, словно в слайд-шоу, всплыли воспоминания о попытке вывести цыпленка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он никак не мог понять, каково это — быть родителем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременность в течение девяти месяцев была такой тяжелой. Даже такой сильный человек, как он, не смог смягчиться. Испытывали ли его биологические родители такие же чувства, ожидая его рождения?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван слегка нахмурился, но тут же расслабил брови и тепло улыбнулся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Но живот так сильно увеличивается, и при родах приходится делать разрез на животе. Это действительно доставляет неудобства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Беременная женщина с удивлением сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вы планируете кесарево сечение в таком юном возрасте? Если есть возможность родить естественным путем, то вам следует это сделать. Восстановление проходит лучше, и дети, рожденные естественным путем, умнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Глаза Чи Вана расширились:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Почему? Есть ли этому какое-то объяснение?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>ПП: Чи Вану нужно научное объяснение!)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Она также широко раскрыла глаза:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вы не знаете? Это общеизвестно. Дети, рожденные естественным путем, умнее, так же как и дети, находящиеся на грудном вскармливании, обладают лучшим иммунитетом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван на мгновение задумался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Если это кесарево сечение, и после него ребенка вручную сжимают, разве это не даст тот же эффект? Кстати, куда именно они сжимают? На лоб? Разве это не сплющит его? Разве это не сделает форму головы непривлекательной?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Беременная женщина:  …</w:t>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беременная женщина:  …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Она сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Вы ничего не понимаете, вы что, забеременели, не зная, что происходит? Вы можете купить онлайн «Справочник для матери и ребенка». Он очень подробный. Вам нужно внимательно его прочитать и изучить. Речь идет о ребенке; узнать больше не повредит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Спасибо за рекомендацию. Куплю, когда вернусь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда назвали ее номер, она встала и пошла в кабинет для консультаций.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После ухода Се Сихэн наконец произнес:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Я родился путем кесарева сечения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— А?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Мне не сдавливали голову, и я все еще умен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Пфф.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Увидев, что он не может сдержать смех, Се Сихэн тоже слегка скривил губы, и ледяное выражение его глаз полностью растаяло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>После осмотра был уже полдень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Они не ели вне дома; Се Сихэн отвез Чи Вана домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван выглядел немного подавленным, но когда Се Сихэн достал фотоаппарат и сказал, что хочет научить его фотографии, Чи Ван заинтересовался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он чувствовал, что чем больше узнает Се Сихэна, тем больше открывает для себя нового.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Что еще ты умеешь? Расскажи мне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он задавался вопросом, может ли он перенять у него еще какие-нибудь навыки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн оставался загадочным и ничего не рассказывал Чи Вану, если бы он сказал все сразу, это было бы неинтересно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван получил камеру и обнаружил, что это Sony, известная модель — A9 Mark III. Отличная камера!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Чи Ван не мог оторваться от камеры, но не хотел, чтобы Се Сихэн его учил.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Зачем тратить время? В интернете были обучающие материалы; достаточно было просто одолжить камеру.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Действительно, в интернете можно найти обучающие материалы по любой интересующей вас теме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Еще даже не приступил к работе, а уже безработный — отлично.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Но, по крайней мере, камера была в руках Чи Вана. Было бы лучше, если бы, взяв ее на время, он забыл ее вернуть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Во второй половине дня пришли результаты анализов. Врач в парике позвонил Се Сихэну и сказал, что результаты скрининга на синдром Дауна и толщины шейной складки в норме — очень здоровый ребенок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн сообщил Чи Вану результаты. Чи Ван не проявил особого энтузиазма, рассеянно играя с камерой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>— Это же нормально, правда? С нашим физическим состоянием трудно родить нездорового ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Се Сихэн: …</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Ему очень понравилось, как Чи Ван произнес «нашим».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>