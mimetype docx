--- v0 (2026-05-16)
+++ v1 (2026-07-10)
@@ -14,4963 +14,3027 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 1</w:t>
+        <w:t>Глава 1. Вечеринка в честь обретения свободы от одиночества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конец июля — самое время невыносимого летнего зноя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В поместье семьи Янь проходила небольшая вечеринка. Возле плавательного бассейна ярко горели огни, и то и дело доносились взрывы смеха и радостные голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В гостиной расположенной прямо по центру виллы парень с химической завивкой внезапно брызнул пивом изо рта и вскочил с места:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?! Лаоэр*, ты больше не холостяк?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Лаоэр (老二, lǎo'èr) — разговорное обращение, используемое для обозначения второго ребенка или второго брата в семье (в данном случае в кругу друзей). Префикс «лао» в данном случае указывает не на возраст, а имеет только грамматическое значение и одновременно привносит оттенок близости. Лаода (老大, lǎodà) — самый старший ребенок из братьев; Лаоэр (老二, lǎo'èr) — второй по старшинству; Лаосань (老三, lǎosān) — третий; Лаосы/Сы-эр (老四, Lǎosì/四兒, Sìèr) — четвертый.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>—</w:t>
+        <w:t>Сидевший напротив него Янь Суй откинулся на спинку дивана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да. Полгода за ней бегал, и только тогда Чанкэ согласилась быть со мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выглядел весьма самодовольным, но, договорив, всё же смущенно потер кончик носа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бегал целых полгода? Ну ты и хитрец, так отлично всё скрывал! Мы втроем за эти полгода ни слухом ни духом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун — тот самый парень с завивкой — повернул голову и первым дело спросил сидящего рядом Сюй Биня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лаосань, ты что-нибудь заметил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюй Бинь покачал головой и развел руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Лю Цун посмотрел на темноволосого парня, сидящего в углу, и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сы-эр, ты ведь ближе всех общаешься с Лаоэром, ты знал?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К концу июля стояла невыносимая летняя жара.</w:t>
+        <w:t>Юй Ли, услышав свое имя, очнулся от мыслей, улыбнулся и покачал головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам узнал об этом только вчера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев это, Лю Цун переглянулся с Сюй Бинем и, воинственно размахивая руками, бросился на Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах ты паршивец! Так жестоко водил братьев за нос!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй со смехом уворачивался от их рук:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну я же сразу официально объявил вам, как только мы начали встречаться! Не злитесь, не злитесь, поберегите силы — на вечеринке вам еще будет чем заняться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В углу дивана Юй Ли молча наблюдал за их возней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При ярком свете ламп улыбка на его губах казалась немного горькой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли был тайно влюблен в Янь Суя уже целых три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У его соседа по комнате, Янь Суя, было превосходное происхождение, он был очень красив и обладал открытым, жизнерадостным характером — в университете в него была влюблена целая прорва народу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Юй Ли полюбил Янь Суя вовсе не за эти внешние достоинства, а потому, что Янь Суй очень хорошо к нему относился и заботился о нем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касалось учебы — стоило Юй Ли заикнуться о каких-то учебных материалах, как Янь Суй тут же находил их и отдавал ему. Что касалось повседневной жизни — замечая стесненное финансовое положение Юй Ли, Янь Суй всегда деликатно и незаметно помогал ему. А когда Юй Ли заболевал, Янь Суй замечал это самым первым, после чего посреди ночи вез его в больницу и сидел рядом, пока тому ставили капельницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй был настолько хорошим, что Юй Ли просто не мог не влюбиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все эти три года Юй Ли тщательно прятал свои чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот теперь у Янь Суя появилась девушка, а значит, этой тайной любви, похоже, пришел неизбежный конец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли опустил глаза, глядя на стоявшую перед ним банку пива.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никогда раньше не пил алкоголь, но знал, что многие люди, когда им тоскливо, топят свои печали в вине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас ему почему-то захотелось проверить, правда ли это помогает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли протянул руку и взял банку. Стоило ему ее открыть, как послышался звук открывающейся входной двери виллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дурачившиеся парни тут же остановились и одновременно повернулись к выходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Широким шагом вошел высокий, статный мужчина. Звук его кожаных туфель отчетливо отдавался от мраморного пола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был одет в строгий черный костюм. Прическа, зафиксированная гелем, за день немного растрепалась, и на лоб упала одна прядь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На высокой переносице сидели очки в золотой оправе, которые, впрочем, не могли скрыть проницательного и холодного взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти красивые фениксовые глаза небрежно скользнули по четырем парням в гостиной. Когда взгляд прошел мимо Юй Ли, у того от волнения бешено заколотилось сердце, а пальцы, сжимавшие пивную банку, невольно напряглись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под этим пристальным взором Янь Суй поспешно выпрямился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В поместье семьи Янь проходила небольшая вечеринка. От ярко освещенного бассейна время от времени доносились взрывы смеха и веселья.</w:t>
+        <w:t>Лю Цун и Сюй Бинь тоже торопливо приняли приличный вид и хором поздравили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Добрый вечер, старший брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, держа пиво, робко поднял глаза на брата Янь Суя — Янь Шитина, но тут же поспешно опустил их обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его голос прозвучал тихо, но отчетливо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — кивнул Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка приоткрыл тонкие губы и ледяным тоном спросил: — Устроили вечеринку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй сделал шаг вперед, расплываясь в улыбке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, праздную то, что больше не холостяк. — Немного подумав, он добавил: — Гэ, мы сейчас уйдем к бассейну, так что не переживай, мы тебя не побеспокоим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В гостиной центральной виллы молодой человек с завитой фольгой прической внезапно выплюнул пиво изо рта и встал: «Что?! Второй брат, ты больше не один?»</w:t>
+        <w:t>Янь Шитин ничего не ответил. Он лишь нахмурился, окинув взглядом стоящее на столе пиво, и в конце концов его взор остановился на только что открытой банке в руках Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пейте поменьше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросив эту фразу, не выражавшую абсолютно никаких эмоций, он направился вверх по лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй улыбнулся и ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понял, брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только когда силуэт Янь Шитина скрылся за поворотом лестницы, замершее сердце Юй Ли медленно вернулось на свое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун и Сюй Бинь, точно сдувшиеся воздушные шары, с преувеличенным облегчением шумно выдохнули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уф-ф… Лаоэр, твой старший брат такой пугающий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Каждый раз, когда я его вижу, даже дышать боюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Неужели это и есть та самая аура властного президента?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй почесал затылок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да ладно вам, мой брат вообще-то очень хороший человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун поддразнил его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, именно поэтому твоя первая реакция при его виде была такой бурной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это рефлекс, просто условный рефлекс!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй махнул рукой и скомандовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пошли, перемещаемся к бассейну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное действо сегодняшней вечеринки Янь Суя должно было развернуться именно у бассейна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто когда все три соседа по комнате приехали, он сначала собрал их в гостиной, чтобы лично объявить новость о своих отношениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лю Цун подошел и приобнял Янь Суя за плечи, с воодушевлением произнеся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Невестка ведь там, у бассейна? Познакомишь нас сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну разумеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй повернулся и посмотрел на Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Юй-эр*, шевелись, догоняй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Сяо Юй-эр (小魚兒, Xiǎo yú er) — маленькая рыбка, Юй созвучно с фамилией Юй Ли (俞栗), но другой иероглиф.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сидя напротив него, Янь Суй откинулся на спинку дивана: «Да, я ухаживал за ней полгода, и Чжанкэ наконец согласилась быть со мной».</w:t>
-[...2671 lines deleted...]
-        <w:t/>
+        <w:t>Юй Ли вздрогнул. Он поставил банку пива, поднялся и пошел вслед за остальными тремя парнями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возле бассейна Юй Ли устроился за барной стойкой, устремив взгляд на Янь Суя, который находился в самом центре толпы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Янь Суй держал свою девушку за руку, переплетя пальцы, и поочередно знакомил ее со своими друзьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, как самый близкий на данный момент друг Янь Суя, уже успел мельком пересечься с ней ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушкой Янь Суя оказалась молодая госпожа из семьи Сюй — Сюй Чанкэ. Она была очень красивой, с благородным и мягким характером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли еще при первой встрече подумал, что такая девушка, стоя рядом с Янь Суем, смотрится невероятно гармонично — идеальная пара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он витал в облаках, кто-то подсел к нему рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Привет, кажется, я видел тебя где-то раньше. Ты сосед Янь Суя? — мужчина подпер правой рукой подбородок, с интересом разглядывая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли пришел в себя и повернулся к заговорившему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У мужчины был легкий, игривый прищур, на нем была шелковая черная рубашка с парой расстегнутых верхних пуговиц, открывавших кулон на цепочке — весь его вид выдавал в нем типичного ветреного повесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросив один взгляд, Юй Ли отвернулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина приподнял брови:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь раньше приходил на банкеты в дом семьи Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли кивнул, издав короткое «угу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не особо шел на контакт, но мужчину это ничуть не задело:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, мы действительно пересекались на каком-то банкете. Я близкий друг детства Янь Суя, Шэнь Жуй. Я только что видел, как Янь Суй заботится о тебе, у вас ведь отличные отношения, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нормальные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив его холодность, Шэнь Жуй усмехнулся и больше ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли снова перевел взгляд на Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там, у бассейна, друзья, видимо, сказали что-то такое, от чего Сюй Чанкэ смущенно прикрыла лицо руками и прильнула к плечу Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Янь Суй нежно приобнял ее — в этом жесте сквозило невероятное трепетное отношение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли понимал: Янь Суй определенно очень сильно любит эту молодую госпожу Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хорошо знал Янь Суя и понимал, почему тот, ухаживая за Сюй Чанкэ больше полугода, не проронил ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потому что статус семьи Сюй уступал статусу семьи Янь. Янь Суй боялся, что если процесс будет слишком громким, а результат окажется неудачным, Сюй Чанкэ обязательно станет объектом для чужих сплетен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С самого начала он очень оберегал Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на эту любящую парочку, Юй Ли наконец окончательно отвел глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему тоже пора отпустить свою любовь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая прекрасная пара, идеальный союз, заключенный на небесах, — внезапно вздохнул сидевший рядом Шэнь Жуй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Ли посмотрел на него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2047 lines deleted...]
-        <w:t/>
+        <w:t>Шэнь Жуй оторвал взгляд от Янь Суя и с улыбкой пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я про Янь Суя и Сюй Чанкэ, разве нет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В горле у Юй Ли разлилась горечь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он всё равно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На краю барной стойки стояло несколько бутылок разного алкоголя: пиво, красное вино, шампанское.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли вдруг вспомнил о той банке пива, которую он только что открыл, но так и не выпил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему всё еще хотелось проверить, действительно ли алкоголь помогает забыться, поэтому он протянул руку к одной из бутылок пива.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив это, Шэнь Жуй перехватил его за запястье:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь выпить? Что хорошего в этом пиве?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неизвестно, показалось ли это Юй Ли, но ему почудилось, будто пальцы мужчины пару раз слегка погладили его запястье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, Шэнь Жуй быстро убрал руку и с исключительно вежливым видом произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По тебе видно, что ты особо не пьешь. Если хочешь попробовать, лучше не начинай с пива, оно ужасно на вкус. — Он улыбнулся и добавил: — Вон там делают коктейли, пойду принесу тебе бокал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не на…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй проявил поразительное радушие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Юй Ли совершенно не умел справляться с подобным натиском от малознакомых людей. Прежде чем он успел договорить слова отказа, мужчина уже зашагал в сторону толпившихся у барной стойки людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя короткое время Шэнь Жуй вернулся, неся в руке бокал с градиентным коктейлем нежно-розового и белого цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попробуй, он сладкий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот бокал выглядел по-настоящему красиво: на стеклянных стенках осели пузырьки, а на дне лежали розовые кубики льда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В такую душную летнюю ночь этот напиток так и манил сделать глоток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж человек сам принес ему алкоголь, да к тому же был другом детства Янь Суя, Юй Ли действительно не знал, какую причину придумать для отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для него отказывать другим всегда было невероятно трудной задачей, не говоря уже о ком-то, с кем он был «знаком».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему ничего не оставалось, кроме как взять бокал и сделать глоток. Как и говорил Шэнь Жуй, напиток действительно оказался сладким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вкусно ведь? — спросил Шэнь Жуй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При таком напористом дружелюбии Юй Ли было неудобно продолжать игнорировать его, поэтому он кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй тут же открыл бутылку пива и бутылку шампанского:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А теперь попробуй эти два вида и сравни, разве они не уступают по вкусу коктейлю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли отпил из каждого по глотку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и утверждал Шэнь Жуй, вкус пива и шампанского действительно сильно уступал искусно приготовленному коктейлю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Юй Ли совершенно не подозревал, что от подобного смешивания алкоголя пьянеют чрезвычайно быстро, тем более что он пил впервые в жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам того не заметив, Юй Ли почувствовал, как у него начинает кружиться голова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его лицо залило румянцем, а силуэты людей перед глазами начали двоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй же продолжал подносить ему новые напитки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ну-ка попробуй еще вот этот…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не мог выдавить из себя слова отказа и сделал еще один глоток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Находясь в полузабытьи, он вдруг почувствовал, будто кто-то со спины непрерывно наблюдает за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обернулся, но позади, кроме веселящейся толпы, была лишь расположенная вдалеке терраса на третьем этаже виллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако терраса была абсолютно пуста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Должно быть, он слишком много выпил и у него начались галлюцинации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли отвел взгляд и увидел, что Шэнь Жуй протягивает ему очередной бокал — на этот раз с коктейлем голубого цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли нахмурился и тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, я пьян. Мне больше нельзя пить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все пьяные говорят, что они трезвые. Раз уж ты признаешь, что пьян, значит, сознание еще ясное, — с улыбкой ответил Шэнь Жуй, пододвигая бокал ближе. — Последний глоточек, просто сними пробу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поджал губы, но бокал не взял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя это, Шэнь Жуй не стал его заставлять, а вместо этого перевел взгляд на Янь Суя и Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хоть мы все и богатые наследники во втором поколении, Янь Суй сильно отличается от таких, как мы. За столько лет возле него не было замечено ни одной женщины. А сейчас он с таким размахом устраивает вечеринку, чтобы официально объявить о своих отношениях. Похоже, он действительно безумно любит эту Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих слов сердце Юй Ли пронзила резкая боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему всё еще было невыносимо грустно — значит, он выпил недостаточно много и до сих пор не смог отпустить свои чувства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли прикусил губу, резко выхватил из рук Шэнь Жуя бокал и осушил его одним махом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй удивленно уставился на него. Когда Юй Ли, допив, покачнулся, мужчина пододвинулся ближе и вкрадчиво прошептал ему на ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, я не ошибся. Ты точно такой же, как и я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове у Юй Ли воцарился полный хаос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой еще?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из тех, кому нравятся мужчины. — Шэнь Жуй изогнул губы в усмешке: — Я ведь сразу заметил: тебе нравится Янь Суй, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти легко брошенные слова прозвучали подобно оглушительному удару грома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разум Юй Ли на мгновение прояснился. Он с силой оттолкнул Шэнь Жуя и с ледяным лицом отрезал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вовсе нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорив, Юй Ли развернулся и побежал в сторону виллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позади него Шэнь Жуй смотрел на опустевший бокал, а уголки его губ неопределенно поползли вверх. Он проводил взглядом убегающую фигуру Юй Ли и неспешно двинулся следом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно добыча уже была у него в кармане.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В туалете на первом этаже виллы Юй Ли, испытывая жуткое головокружение, опёрся о раковину и потряс головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он открыл кран и ополоснул лицо водой, но тяжелая голова так и не посвежела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По телу разливался странный жар — неужели это и есть симптомы опьянения? До чего же паршивое состояние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сильно прикусил губу, пытаясь вернуть остатки самообладания. Боковым зрением он заметил, что Шэнь Жуй зашел вслед за ним в туалет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй прислонился к дверному косяку, похотливым взглядом сканируя Юй Ли с ног до головы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы же так мило беседовали, красавчик, чего ты убежал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Ли обмякли руки и ноги, в голове стоял туман, и у него совершенно не было сил отвечать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он покачнулся. Заметив это, Шэнь Жуй шагнул вперед, схватил его за руку и прошептал прямо на ухо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же вижу, как тебе сейчас плохо. Хочешь, пойдем со мной? Я помогу тебе расслабиться и получить удовольствие…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем он успел закончить фразу, из коридора неподалеку раздался ледяной голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ты делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй от испуга вздрогнул, мгновенно выпустил руку Юй Ли и испуганно обернулся. В двух метрах от них в коридоре стоял Янь Шитин и с мрачным лицом смотрел прямо на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Г-господин Янь…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>