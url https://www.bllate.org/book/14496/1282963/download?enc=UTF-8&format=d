--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -14,66 +14,50 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 1. Вечеринка в честь обретения свободы от одиночества</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Конец июля — самое время невыносимого летнего зноя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -767,50 +751,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Лю Цун и Сюй Бинь тоже торопливо приняли приличный вид и хором поздравили:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— Добрый вечер, старший брат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Примечание: здесь и дальше "старший брат" это «Дагэ» (大哥, dàgē) — «Да» (大) — большой/главный; «Гэ» (哥) — старший брат. Это популярное китайское обращение, которое буквально переводится как «самый старший брат». Его используют в семье, а также в обществе при неформальном, но уважительном общении с мужчиной старше вас. Оно выражает дружбу и почтение. Возможно позже я исправлю на дагэ,  пока не решила ещё.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Юй Ли, держа пиво, робко поднял глаза на брата Янь Суя — Янь Шитина, но тут же поспешно опустил их обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>