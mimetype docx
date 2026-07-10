--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -14,4771 +14,2531 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 3</w:t>
+        <w:t>Глава 3. Побег в панике</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глубокая ночь окутала поместье, и у бассейна наконец воцарилась тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вызванный посреди ночи телефонным звонком доктор Сюй стоял у дверей виллы и сладко зевал. В следующий миг он потянулся, возвращая себе былую бодрость и профессиональный настрой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда тебе платят в двадцатикратном размере, даже внезапное пробуждение в глухую полночь не способно испортить настроение или вызвать утреннюю ворчливость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй нажал на дверной звонок. Спустя пару секунд тяжелая дверь виллы отворилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако на пороге показался вовсе не дворецкий, а сам наниматель — Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, — с вежливой улыбкой поприветствовал его доктор Сюй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Янь Шитин, как обычно, оставался холодным и немногословным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй прошел внутрь. В тусклом, приглушенном свете гостиной он краем глаза заметил отчетливый след от укуса прямо на ключице Янь Шитина. Он на мгновение опешил, но безупречная профессиональная этика заставила его тут же отвести взгляд и сделать вид, что он ничего не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин повел доктора Сюя на второй этаж, прямиком к комнате Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент Юй Ли, совершенно обессиленный, крепко спал, глубоко зарывшись в одеяло. Его мягкие черные волосы были слегка растрепаны, тонкие веки покраснели, а на густых ресницах всё еще поблескивали капельки влаги, из-за чего они казались еще темнее и гуще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин подошел к кровати и аккуратным, едва ощутимым движением вытянул руку Юй Ли из-под одеяла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В его организм сегодня попали сразу два вида препаратов. Возьми у него кровь на анализ, нужно проверить, остались ли следы лекарств и не принесет ли это вред его здоровью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй, пожалуй, впервые слышал, чтобы его холодный работодатель произносил так много слов за один раз. Слегка ошеломленный, он быстро взял себя в руки, достал из медицинского чемоданчика необходимые инструменты и приступил к забору крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то, что доктор Сюй действовал предельно аккуратно, в момент, когда игла пронзила кожу, Юй Ли всё же тихо и жалобно простонал во сне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ту же секунду доктор Сюй почувствовал, как спину обжег ледяной, пронизывающий взгляд Янь Шитина. Он с трудом сглотнул и, стараясь сохранять абсолютно невозмутимое выражение лица, закончил процедуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда всё было позади, доктор Сюй едва заметно выдохнул с облегчением. Однако сразу после этого он увидел, как Янь Шитин протянул собственную руку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Теперь у меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор Сюй: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Два человека под воздействием препаратов, а на ключице сурового босса — след от укуса…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, он только что приоткрыл завесу над какой-то ошеломляющей семейной тайной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смахнув со лба несуществующий холодный пот, доктор Сюй достал новый стерильный набор и четкими, отточенными движениями взял кровь у Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я немедленно отправлю образцы в лабораторию. Результаты будут готовы уже к рассвету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Складывая инструменты обратно в чемоданчик, доктор Сюй немного поколебался, но всё же открыл одно из отделений и достал тюбик с мазью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхм… — он деликатно указал в сторону спящего Юй Ли. — Господин Янь, это противовоспалительная мазь. Лучше нанести, иначе у него может подняться сильный жар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин, казалось, на мгновение замер, но затем молча кивнул и принял тюбик. Провожая врача, он также передал ему то самое ведерко со льдом, чтобы специалисты проверили его содержимое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли проснулся под заливистый, неумолкающий щебет птиц за окном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова и веки налились свинцовой тяжестью, всё тело ломило от жуткой усталости, а в одном весьма интимном месте отозвалась вполне отчетливая, неописуемая боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С трудом разомкнув ресницы, он увидел прямо перед собой невероятно близко красивое, мужественное лицо. От испуга Юй Ли тут же зажмурился обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я-Янь Шитин!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каким образом он оказался в одной постели с Янь Шитином?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове со скоростью молнии начали вспыхивать обрывки вчерашних воспоминаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он напился… Янь Шитин отнес его в комнату… потом они снова пили… он завороженно смотрел на его кадык, а затем…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плохая новость: он переспал с мужчиной по пьяни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новость еще хуже: он сам на него набросился. И этот самый мужчина, которого он так бесцеремонно атаковал, мягко говоря, недолюбливал его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив все пугающие слухи о жестком характере Янь Шитина и тот ледяной, предостерегающий взгляд, которым мужчина одарил его в саду, Юй Ли невольно задрожал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и раньше задумывался о причинах того предупреждения. Скорее всего, дело было либо в его бедном происхождении, либо в том, что Янь Шитин питал отвращение к гомосексуальности и не хотел, чтобы его любимого младшего брата донимал парень с нетрадиционной ориентацией. Оба варианта казались более чем вероятными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот теперь Янь Шитина уложил в постель тот самый презираемый им гей. Что сделает мужчина, когда проснется?.. Не захочет ли он избавиться от свидетеля своего позора?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ладно, «избавиться» — это слишком громко сказано, но то, что Янь Шитин может жестоко отомстить или разрушить его жизнь, не вызывало сомнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Побледневший Юй Ли осторожно приоткрыл один глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин всё еще спал. Его черты лица расслабились, а дыхание оставалось ровным и глубоким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли с облегчением выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отлично, он еще спит. Самое время делать ноги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стараясь не издавать ни звука, Юй Ли начал медленно сползать с кровати. Случайно потревожив пострадавшую нижнюю часть тела, он тихонько зашипел от боли: «С-с-с…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оглядевшись в поисках своих вещей, он заметил разбросанную у постели одежду — его вещи вперемешку с вещами мужчины лежали хаотичной кучей. От этой картины к лицу Юй Ли мгновенно прилил густой румянец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не смея больше ни о чем думать, он торопливо натянул одежду и на ватных, подкашивающихся ногах поспешил прочь из комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спускаясь по лестнице, Юй Ли краем глаза заметил дворецкого, который взволнованно и торопливо поднимался наверх, словно что-то усердно искал. Парень не стал задерживаться ни на секунду: превозмогая сильный дискомфорт во всем теле, он быстрым шагом покинул территорию поместья, поймал такси и уехал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чего Юй Ли точно не знал, так это того, что стоило двери его комнаты тихонько защелкнуться, как Янь Шитин тут же открыл глаза. Его взгляд был абсолютно ясным и осознанным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя пару минут Янь Шитин сел на постели и посмотрел на смятую подушку и растрепанное одеяло рядом с собой. Там всё еще сохранялось едва уловимое тепло чужого тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина отвел взгляд и устало потер переносицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднялся, подобрал с пола домашний халат, накинул его и уже собирался подняться на свой третий этаж, как прямо на лестнице столкнулся с дворецким.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лоб дворецкого покрывали крупные капли пота. Увидев хозяина, он заметно расслабился и шумно выдохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, наконец-то я вас нашел!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось? — сухо спросил Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий поджал губы и взволнованно доложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помощник дворецкого поймал в вашей спальне подозрительного человека. Проверив записи с камер видеонаблюдения, мы обнаружили, что он подсыпал что-то в ведерко со льдом. — Он ненадолго замялся, после чего виновато добавил: — Это моя оплошность, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно он отвечал за безопасность и порядок внутри дома, регулярно совершая обходы виллы. Но вчера, зная, что Янь Шитин вернулся поздно, он сознательно реже поднимался на третий этаж, чтобы не беспокоить хозяина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин замер на ступеньке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нахмурился, а затем развернулся и направился к одной из свободных гостевых комнат на втором этаже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоей вины здесь нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его комната обычно всегда была заперта, но вчера, спускаясь вниз, он забыл повернуть ключ. Так что тот человек пробрался внутрь не только из-за невнимательности охраны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Принеси мне новый комплект банных принадлежностей. Пусть горничная поднимется на третий этаж и наведет порядок в моей комнате — всё, что нужно выбросить, пусть безжалостно выбросит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И приведи пойманого человека в гостиную, пусть ждет там. Да, и еще — разбуди Янь Суя, пусть тоже спускается в гостиную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав эти холодные, четкие распоряжения, дворецкий почувствовал, как замершее от страха сердце медленно возвращается на место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будет исполнено, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вечеринка закончилась около двух часов ночи, так что Янь Суй успел поспать от силы часа четыре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разбуженный дворецким, он еще долго возился в ванной, лениво умываясь, и спустился на первый этаж, непрерывно зевая на ходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило ему шагнуть в гостиную, как со стороны лестницы показался его старший брат — уже безупречно одетый в строгий, с иголочки костюм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй растерянно посмотрел на двух своих знакомых, которые сидели в гостиной бледными как полотно лицами. Одним из них был его друг детства Шэнь Жуй, а вторым — Ци Цзя, парень, которого он пару раз видел в общей компании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем Янь Суй перевел взгляд на мрачного брата и недоуменно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что происходит, гэ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин опустился на диван и ледяным тоном скомандовал дворецкому:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Покажи ему записи с камер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй в полном замешательстве принял из рук дворецкого планшет. По мере того как он всматривался в экран, его глаза округлялись от шока и ярости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На видео было отчетливо видно, как Шэнь Жуй настойчиво заставляет Юй Ли пить бокал за бокалом. В момент, когда Юй Ли оборачивается в сторону пустой террасы, Шэнь Жуй быстро достает из кармана рубашки крошечный пластиковый зип-пакет, извлекает оттуда маленькую голубую таблетку и бросает ее прямо в стакан с алкоголем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После чего с улыбкой протягивает этот бокал Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй с грохотом опустил планшет на столик:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шэнь Жуй! Ты устроил подобную мерзость на моей вечеринке?! Против моего друга?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого яростного крика Шэнь Жуй ощутимо вздрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А-Суй, я… — он попытался было оправдаться, но, натолкнувшись на проницательный и безжалостный взгляд Янь Шитина из-за золотых очков, мгновенно потерял дар речи от ужаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за препарат ты ему подсыпал? — сквозь зубы процедил Янь Суй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Жуй поспешно затараторил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это просто возбуждающее средство… У него очень мягкое действие, абсолютно никаких побочных эффектов! А-Суй, клянусь, я правда ничего не успел сделать! Господин Янь… господин Янь сразу же забрал его!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не дав ему договорить, Янь Шитин холодно отрезал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это твой друг. Забирай его и разбирайся с ним сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй крепко сжал кулаки. Услышав слова брата, он резко вскочил с места, мертвой хваткой вцепился в воротник Шэнь Жуя и силой поволок его к выходу из виллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда оба парня скрылись за дверью, тяжелый взгляд Янь Шитина медленно переместился на оставшегося Ци Цзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто ты такой? — в его голосе не было ни единой эмоции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё тело Ци Цзя затряслось мелкой дрожью. Пересилив себя, он робко поднял голову и взглянул на Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я Ци Цзя, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий тут же добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Младший сын Ци Шэнъюаня, председателя правления строительной компании «Шэнъюань Фанчань».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Ци Цзя промелькнул робкий огонек надежды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, вы помните меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий строго посмотрел на него и быстро изложил суть дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера вечером, случайно узнав, что Янь Шитин велел принести алкоголь со льдом, Ци Цзя крутился возле барной стойки и незаметно подсыпал препарат прямо в ведерко со льдом. Спустя десять минут он тайком пробрался на третий этаж в спальню Янь Шитина. Обнаружив, что хозяина нет, парень без лишних раздумий скинул одежду, забрался в его постель и стал ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто же знал, что он случайно уснет, а Янь Шитин так и не вернется в свою комнату до самого утра. А на рассвете его с поличным поймал помощник дворецкого, отвечающий за быт хозяина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин выслушал доклад без каких-либо эмоций. Он просто разблокировал телефон и углубился в чтение отчета, присланного доктором Сюем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, результаты анализов крови Юй Ли и его собственной были в пределах нормы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ведерке со льдом эксперты обнаружили вещество, недавно разработанное за рубежом. Оно предназначалось для людей с определенными интимными расстройствами, действовало мгновенно и мощно, но при этом чрезвычайно быстро выводилось из организма, практически не оставляя побочных эффектов. На рынке этот препарат пользовался огромной популярностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По всей видимости, понимая, где именно они находятся, ни Шэнь Жуй, ни Ци Цзя не осмелились использовать жесткие, запрещенные законом наркотические вещества на территории поместья семьи Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин погасил экран телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял глаза и устремил ледяной, не сулящий ничего хорошего взор на притихшего парня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сдайте его в полицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий тут же отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будет сделано.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Ци Цзя в миг потеряло последние краски:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, простите меня! Я совершил ужасную глупость! Умоляю, не отправляйте меня в полицию! Если отец узнает об этом, он меня до смерти забьет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий лишь презрительно фыркнул и подозвал дежуривших охранников:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Когда подсыпал лекарство, смелости хватало, а как пришло время отвечать за последствия, так сразу в кусты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охрана быстро вывела бьющегося в истерике Ци Цзя под руки, и в гостиной наконец воцарилась тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин закрыл глаза, мерно постукивая пальцами по колену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя несколько минут вернулся Янь Суй. Его голова была понуро опущена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в полном унынии опустился на диван, совершенно не в силах смириться с мыслью, что человек, с которым они росли вместе с самого детства, оказался способен на такую подлость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, вчера была его первая самостоятельно организованная вечеринка, и на ней умудрились произойти сразу два таких жутких скандала. На его празднике опоили его близкого друга, а родной брат…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидевший напротив Янь Шитин спокойно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Зная, что он твой друг детства, Юй Ли доверял ему точно так же, как и ты сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй ощутимо вздрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гэ, я… я полное ничтожество.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин открыл глаза и внимательно посмотрел на сидящего перед ним младшего брата, которого он воспитывал и поднимал на ноги своими руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Янь Суй, — он впервые обратился к нему настолько суровым и холодным тоном, — я никогда не лез в твою личную жизнь и не контролировал твой круг общения. Но тебе давно пора научиться тщательно выбирать тех, кого ты подпускаешь к себе и называешь друзьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй крепко поджал губы. Он виновато кивнул и тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё понял, гэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем Юй Ли, добравшись до своей съемной крошечной квартирки, от невыносимой усталости буквально рухнул на кровать и провалился в глубокий, затяжной сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он проснулся только ближе к вечеру от настойчивой трели собственного телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На экране высветилось имя мамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило ему ответить, как из динамика донесся ее обеспокоенный и встревоженный голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ли-цзы*, сынок, почему ты перевел мне так много денег? Тебе самому-то хоть останется на жизнь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[*Ли-цзы (栗子, lìzi) — домашнее прозвище Юй Ли. В китайском языке имя Ли (栗) означает «каштан», а при добавлении уменьшительно-ласкательного суффикса «-цзы» (子) получается слово «каштанчик».]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...4687 lines deleted...]
-        <w:t/>
+        <w:t>Пару дней назад в ресторанчике, где Юй Ли подрабатывал на летних каникулах, наконец выдали зарплату, и он сразу же перевел приличную сумму домой. Раньше он тоже подрабатывал во время каникул, но тех денег едва хватало на оплату учебы и скромные карманные расходы. Это был первый раз, когда ему удалось отправить деньги семье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли потряс головой, прогоняя остатки сна, и постарался придать голосу как можно более бодрый и ласковый тон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хватает, мама, не переживай. В ресторане нас бесплатно кормят два раза в день, так что тратиться мне особо не на что. К тому же, это элитное заведение, там платят очень прилично, гораздо больше, чем на всех моих прошлых подработках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос мамы на том конце провода заметно повеселел:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это хорошо, это хорошо…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мама, Синьсинь, когда звонила в прошлый раз, говорила, что очень хочет велосипед. Обязательно сходи с ней и купи, выберите какой-нибудь хороший. Скоро начнется учеба, она сможет быстрее добираться до школы, да и утром поспит лишних несколько минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И еще, на улице сейчас жуткая жара, не вздумай экономить на электричестве. Включай кондиционер, когда душно, не хватало еще тепловой удар получить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо-хорошо, сынок, я всё поняла. Ты главное за нас не переживай, сам о себе заботься получше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах у Юй Ли предательски заблестели слезы. Он сглотнул подступивший к горлу комок и закивал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, мама, я знаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Устроившись на кровати в своей тесной комнатке под спасительным обдувом старого электровентилятора, Юй Ли еще очень долго и тепло болтал со своими родными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он нажал отбой только тогда, когда в животе не на шутку заурчало от голода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень поднялся с постели и принялся варить себе простую лапшу. Стоило зажечь конфорку, как температура в маленьком помещении мгновенно поползла вверх — один вентилятор явно не справлялся с такой нагрузкой. К моменту, когда с едой было покончено, Юй Ли уже успел изрядно вспотеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного переведя дух, он отправился в совмещенный санузел, чтобы принять душ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скинув одежду, он случайно бросил взгляд в зеркало. Увидев покрывавшие тело багровые следы, Юй Ли снова вспыхнул до самых кончиков ушей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он наспех ополоснулся, пулей вылетел из ванной и запрыгнул обратно в постель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он лежал, глядя в потолок, на него снова начала накатывать неодолимая дремота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В полусне перед глазами то и дело принимались всплывать обрывки вчерашней ночи…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чьи-то сильные пальцы намертво впиваются в его талию… Он в изнеможении вскидывает голову и видит красивое лицо Янь Шитина, на котором застыло выражение глубокой, темной страсти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лоб Янь Шитина покрывают крупные капли пота, которые с каждым резким движением срываются вниз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий миг одна горячая капля скользит по его щеке и падает прямо на ресницы Юй Ли…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— !!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли резко взвился на постели, широко распахнув глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его лицо пылало неистовым пожаром. Он зажал рот обеими руками и беззвучно, отчаянно закричал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>