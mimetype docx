--- v0 (2026-05-22)
+++ v1 (2026-07-11)
@@ -14,2163 +14,2371 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 4</w:t>
+        <w:t>Глава 4. Янь Суй ничего не знает</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ровно в час ночи Юй Ли снова ворочался в постели, его лицо горело.</w:t>
-[...2079 lines deleted...]
-        <w:t>Черт, это Янь Шитин, один!</w:t>
+        <w:t>Час ночи. Юй Ли, густо покраснев, в очередной раз перевернулся на кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как же он злился на себя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему он не выпил еще больше, чтобы, как это бывает у других людей, просто напрочь отключиться и ничего не помнить?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И почему он помнит каждую, даже самую мелкую деталь той ночи?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Янь Суй узнает, что его лучший друг переспал с его старшим братом, которого тот всегда так глубоко уважал, что он подумает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может… стоит на какое-то время вообще прекратить всякие контакты с Янь Суем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, у Янь Суя сейчас появилась девушка, они будут неразлучны еще долгое время, так что он вряд ли станет искать встречи сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли в замешательстве прикусил кончик пальца, натянул тонкое одеяло и полностью скрылся под ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет, самое главное — помнит ли Янь Шитин о том, что произошло той ночью?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз до сих пор не пришел устраивать ему проблемы, то, скорее всего, не помнит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь вчера Янь Шитин выпил гораздо меньше, неужели у него действительно мог случиться провал в памяти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли откинул одеяло и, терзаемый смутными сомнениями, снова перевернулся на другой бок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сложил ладони вместе и, уставившись на тонкий серп луны за окном, мысленно загадал желание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хоть бы у Янь Шитина была ужасная переносимость алкоголя, и он начисто всё забывал после первого же глотка!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какое-то время Юй Ли намеренно избегал Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Янь Суй утром присылал в WeChat короткое: «Ты тут?», Юй Ли отвечал только поздно вечером: «Ужасно занят, только увидел».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Янь Суй заводил разговор о той вечеринке, Юй Ли выдерживал паузу в целые сутки и лишь потом писал: «Правда очень много дел, прости. А что случилось на вечеринке?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге Янь Суй окончательно поверил, что его друг завален делами, и перестал лишний раз его «беспокоить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, Юй Ли не то чтобы совсем лгал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы не оставлять себе времени на глупые мысли и душевные терзания, он нашел еще одну вечернюю подработку — нарезка фруктов на кухне в баре, откуда он освобождался только к двум часам ночи. Так что он действительно был по уши занят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако спустя неделю Юй Ли совершенно неожиданно столкнулся с Янь Суем в ресторане, где работал в дневную смену. Тот пришел пообедать вместе с Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отдельном кабинете Янь Суй и Сюй Чанкэ сделали заказ. Когда Юй Ли с планшетом в руках направился к выходу, Янь Суй поднялся со своего места и вышел вслед за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, ты говорил, что ужасно занят, так что мне пришлось самому прийти сюда, чтобы найти тебя, — Янь Суй переговорил с менеджером ресторана и отвел Юй Ли к повороту коридора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они остановились возле большой напольной вазы. Янь Суй виновато опустил голову и искренне произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, прости меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Ли сердце мгновенно ушло в пятки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С чего вдруг ты извиняешься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй выглядел еще более виноватым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Та вечеринка… Это всё моя вина, я как хозяин дома не смог как следует позаботиться о тебе…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли почувствовал, как у него на голове буквально зашевелились волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Янь Суй знает, что он переспал с его братом?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На самом деле… — начал было Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я и подумать не мог, что этот подонок Шэнь Жуй посмеет выкинуть такое! — гневно и в то же время стыдливо перебил его Янь Суй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? — Юй Ли на секунду растерялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При чем тут Шэнь Жуй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй сжал кулаки и с силой ударил по стене:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости, Маленькая рыбка. В тот вечер Шэнь Жуй подсыпал лекарство в твой последний бокал. Ты ведь пострадавшая сторона, и я посчитал, что обязан рассказать тебе об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лекарство? — Юй Ли снова замер в замешательстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да, что-то вроде Виагры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Значит, в ту ночь это был не просто пьяный порыв, а действие препарата, который подсыпал Шэнь Жуй?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На душе у Юй Ли в миг воцарился полный хаос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поджал губы и спустя долгое время устало потер виски:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё в порядке, это не имеет к тебе никакого отношения. Я сам виноват, что потерял бдительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй посмотрел на него сложным, колеблющимся взглядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли был слишком открытым человеком. За три года знакомства Янь Суй изучил его характер вдоль и поперек. Этот его близкий друг всегда отличался редким простодушием — он, скорее всего, даже не подозревал, что в мире существуют такие грязные методы, как подсыпание афродизиаков. К тому же, Юй Ли совершенно не умел отказывать людям, и, как верно подметил старший брат, узнав, что Шэнь Жуй — его друг детства, парень просто полностью расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ни крути, половина вины за случившийся кошмар точно лежала на нем самом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но озвучивать это Юй Ли он не стал, иначе тот точно взвалит всю ответственность исключительно на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй твердо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоей вины здесь нет, во всем виноват только Шэнь Жуй. — Он тяжело вздохнул и добавил: — Этим делом уже занялся мой брат. Не переживай, он точно не спустит это Шэнь Жую с рук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав упоминание о его старшем брате, Юй Ли снова невольно занервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз Янь Суй в курсе, что Шэнь Жуй подсыпал ему препарат, знает ли он о том, что случилось после — о том, что Юй Ли провел ночь с Янь Шитином?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Юй Ли эта тайна была куда более пугающей, чем сам факт пробуждения в одной постели с грозным главой семьи Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не смея поднять глаз на Янь Суя, он нерешительно пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В тот вечер я правда слишком много выпил, так что последующие события помню очень смутно… — Он сделал осторожную попытку прощупать почву: — Помню только, что пришел твой брат…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй понимающе кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, мой брат вызвал охрану, чтобы временно запереть Шэнь Жуя, а тебя отнес в гостевую комнату, где ты обычно останавливаешься. А потом… — Янь Суй резко осекся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он чуть было не сболтнул лишнего о том, что его старший брат тоже оказался под воздействием препарата. На его лице отразилось сильное раздражение на самого себя, но Юй Ли стоял с опущенной головой и ничего не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А потом, уже на следующее утро, брат заставил меня пересмотреть записи с камер видеонаблюдения и устроил жесткий выговор. Сказал, что мне давно пора научиться тщательно фильтровать свое окружение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мысленно проанализировал его слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй тоже был как на ладони. Если бы он знал о том, что произошло между ним и Янь Шитином, его тон сейчас был бы совершенно иным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз Янь Суй ни о чем не догадывается, значит, Юй Ли может выдохнуть — ему больше не нужно вести себя как преступнику, они по-прежнему могут нормально общаться и оставаться друзьями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли втайне облегченно перевел дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Главное, что виновный понес наказание. Я ни в коем случае не виню тебя, так что не мучай себя чувством вины, — мягко подбодрил он друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй слабо улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я и не сомневался, что ты не станешь злиться на меня. Мы ведь лучшие друзья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тепло улыбнулся и дружески похлопал Янь Суя по плечу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ваш заказ уже почти готов, возвращайся скорее в кабинет. Мне тоже пора за работу, нельзя слишком долго отлынивать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — кивнул Янь Суй, помахал ему рукой на прощание и зашагал обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли проводил его взглядом и шумно, с облегчением вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное — Янь Суй ничего не знает. Что же касается Янь Шитина… В конце концов, они практически не пересекаются в повседневной жизни. Если тот вдруг решит лично заявить о себе, Юй Ли просто продолжит привычно избегать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попытавшись выбросить лишние мысли из головы, Юй Ли повернулся, чтобы вернуться к работе, но замер: в другом конце соединенного коридора возле лифтов стояла внушительная группа людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди них Юй Ли узнал нескольких человек, чьи лица регулярно мелькали в экономических новостях, а также парочку известных и влиятельных выпускников их университета Яньда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в самом центре этой толпы, приковывая к себе все взгляды подобно журавлю среди стаи куриц, стоял тот самый человек, которого он только что твердо решил избегать — Янь Шитин!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли судорожно выдохнул. Он резко развернулся, намереваясь незаметно сбежать, но из-за спины донесся громкий голос менеджера:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Юй, подожди минуту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шаги Юй Ли словно приросли к полу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он на деревянных ногах повернулся обратно и увидел идущего к нему менеджера. А чуть дальше, у лифтов, располагалась делегация во главе с Янь Шитином.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив движение, Янь Шитин слегка повернул голову, и его холодный, безучастный взгляд скользнул прямо по Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень ощутимо вздрогнул и торопливо опустил глаза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, менеджер, вы что-то хотели?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь забронировал главный кабинет «Хунъюньгэ». Сейчас ты вместе с Сяо Яном отправишься обслуживать их стол. Помни о безупречных манерах и сервисе — это высокопоставленные персоны, которых мы ни в коем случае не можем обидеть или задеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Обычно на банкетах с участием господина Яня алкоголь не подают, но такие важные люди могут засидеться за разговорами допоздна. После шести часов отработаешь еще два часа сверхурочно, я закрою тебе эти часы в троекратном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такова жизнь: чем сильнее ты пытаешься от чего-то скрыться, тем вернее эта вещь с размаху врежется прямо тебе в лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не имел права отказаться, поэтому ему оставалось лишь пересилить себя и выдавить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, спасибо, менеджер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Менеджер одобрительно похлопал его по плечу и поспешил дальше по своим делам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед дверями кабинета «Хунъюньгэ» Юй Ли сделал несколько глубоких вдохов и выдохов, стараясь унять внутреннюю дрожь, после чего толкнул тележку с чайными закусками и вместе со своим коллегой Сяо Яном вошел внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хунъюньгэ» по праву считался самым роскошным и просторным залом в ресторане «Юйтинсюань» — он был в несколько раз больше того кабинета, который забронировал Янь Суй. Обычно его заказывали только для проведения масштабных деловых переговоров на уровне высшего руководства крупных корпораций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед подачей основных блюд два официанта должны были сервировать чай и легкие закуски, после чего находиться в соседней комнате, готовые в любую секунду войти по первому требованию гостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, стараясь смотреть строго перед собой, подошел к огромному круглому столу. Они с Сяо Яном разошлись по разные стороны, аккуратно разливая чай и расставляя изящные тарелочки с десертами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прозрачный, нежно-зеленый настой пуэра тонкой струйкой лился в чашки из белого фарфора, и над столом поднимался ароматный легкий пар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из мужчин за столом, на вид лет сорока, пристально наблюдал за Юй Ли. Заметив, какими тонкими, изящными пальцами тот аккуратно наливает напиток, он вдруг масляно улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надо же, в «Юйтинсюане» не только чайный настой радует глаз, но и официанты на редкость хороши собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этих слов несколько двусмысленных взглядов тут же скрестились на Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли продолжал держать глаза опущенными. Его длинные, густые ресницы отбрасывали на кожу легкие тени, похожие на маленькие веера, и при каждом моргании в этой тени то появлялась, то исчезали красно-коричневая родинка-слезка под правым глазом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень изо всех сил старался игнорировать чужое внимание, и его движения при разливании чая оставались предельно четкими и профессиональными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот же мужчина снова подал голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не особо жалую пуэр. Найдется ли в «Юйтинсюане» Дахунпао?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ян, который как раз закончил наливать чай этому клиенту, вежливо кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, разумеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина с явным воодушевлением продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае, ты… — он пренебрежительно кивнул в сторону Юй Ли, — умеешь правильно заваривать чай?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кабинете в то же мгновение воцарилась глухая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не мог сделать вид, что не слышал вопроса. Он вежливо улыбнулся и спокойно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У нас подготовлен превосходный Дахунпао. Не беспокойтесь, наш чай всегда заваривают профессиональные сертифицированные мастера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина недовольно нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— При чаепитии важно не только оценивать качество листа и цвет настоя, но и созерцать сами движения мастера. Только тогда процесс обретает истинный смысл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его намек был более чем прозрачен: он требовал, чтобы эту корзину чая прямо здесь и сейчас заварил именно Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень оказался в крайне затруднительном положении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В «Юйтинсюане» их действительно обучали базовым принципам чайной церемонии, и он умел это делать, но его навыки, конечно, сильно уступали мастерству профессионалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в сложившейся ситуации у него, похоже, просто не оставалось путей для отступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли крепко поджал губы и уже готов был покорно согласиться, как вдруг в тишине раздалось легкое, едва заметное покашливание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом звуке не было ничего примечательного, но вся загвоздка заключалась в том, что донесся он со стороны, где сидел Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Присутствующие как по команде повернули головы в его сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин невозмутимо поднял свою чашку с чаем, так и не проронив ни единого слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зато сидевший по его левую руку специальный помощник — Цзян Мяо (именно он только что деликатно кашлянул) — с неизменной мягкой улыбкой произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз господин Ли изволит созерцать церемонию, давайте пригласим сюда вашего лучшего мастера. — Его глаза сощурились в еще более приветливой улыбке: — К чему усложнять жизнь обычному официанту?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина, который только что откровенно заигрывал с Юй Ли, мгновенно стер с лица двусмысленную ухмылку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он заискивающе рассмеялся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помощник Цзян абсолютно прав! Каждое дело должен выполнять профессионал своего дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Мяо снова перевел взгляд на Юй Ли и мягко скомандовал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз с чаем покончено, ступай и позови для господина Ли мастера с самой лучшей техникой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли едва заметно выдохнул, чувствуя, как с души свалился огромный камень. Он торопливо кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. Пожалуйста, подождите немного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они с Сяо Яном выкатили тележку, и Юй Ли тут же связался с менеджером по рации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда квалифицированный чайный мастер с полным набором посуды скрылся за дверями основного зала, оба официанта одновременно с облегчением выдохнули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ян слегка оттянул воротник форменной рубашки и негромко заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какое счастье, что господин Янь здесь присутствует. Он терпеть не может всю эту пошлую застольную атмосферу с приставаниями к персоналу. Не будь его, тебе бы сегодня точно пришлось крутиться перед этим типом с чайником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всегда считал, что в мире крупного бизнеса все ведут себя подобным образом — ведь вокруг только и говорили, что самые важные сделки заключаются именно за ресторанными столами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спрятав удивление, он тихо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А если бы господина Яня здесь не было?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Генеральный директор нашего «Юйтинсюаня» — тоже весьма влиятельный человек в бизнес-кругах, так что клиенты обычно уважают заведение и не переходят рамки дозволенного. Такие типы, как этот господин Ли сегодня — скорее редкое исключение. — Сяо Ян немного подумал и добавил: — Но если вдруг попадется совсем неадекватный клиент и начнет откровенно издеваться, после смены можно подать заявление на компенсацию за моральный ущерб. Там приличная выплата, несколько тысяч вэней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внимательно выслушал наставления коллеги и кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он покосился на закрытую дверь, ведущую в банкетный зал, и спустя пару минут сказал, что ему нужно отлучиться в уборную, после чего покинул «Хунъюньгэ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В туалете Юй Ли наклонился над раковиной и плеснул в лицо прохладной водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка похлопал себя по щекам, заставляя мышцы лица расслабиться и избавиться от сковывающего напряжения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя минуту он тщательно вытер кожу бумажным полотенцем, развернулся, чтобы выйти в коридор, и буквально лоб в лоб столкнулся с вошедшим человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Ли в груди снова бешено заколотилось сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конец! Перед ним стоял Янь Шитин — совершенно один, без своей привычной свиты!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>