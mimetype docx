--- v0 (2026-05-22)
+++ v1 (2026-07-11)
@@ -14,3907 +14,1731 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 6</w:t>
+        <w:t>Глава 6. Неужели требования младшего брата настолько важны?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К счастью, то, чего больше всего боялся Юй Ли, не произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оператор на том конце провода четко зафиксировал названный им подробный адрес и оперативно связался с полицейским участком, который курировал данный жилой район. Прошло всего около пяти минут, как Юй Ли отчетливо услышал вдалеке приближающийся вой сирен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В эту глухую, беспросветную ночь пронзительный звук полицейских сирен принес с собой невероятное, ни с чем не сравнимое чувство безопасности и облегчения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело сестры Ю ощутимо вздрогнуло. Она мертвой хваткой вцепилась в руку Юй Ли и взволнованно прошептала:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сяо Юй, полиция… полиция приехала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли молча кивнул. Лишь теперь, когда сковывающее напряжение наконец-то начало спадать, его рука, все еще сжимавшая кухонный нож, начала мелко и бесконтрольно дрожать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя еще пару минут на лестничной клетке снаружи поднялся сильный шум, и оглушительные пинки в дверь со стороны мужчины мгновенно прекратились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли услышал несколько грозных и властных выкриков: «Не двигаться! Руки за голову!», а затем в его комнату, дверь которой едва не прорубили насквозь, аккуратно и вежливо постучали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кто вызывал полицию, вы внутри? Мы полностью обезвредили и задержали подозреваемого. Вам необходимо выйти, чтобы мы могли составить протокол и взять показания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Натянутые как струна плечи Юй Ли мгновенно расслабились, и он поспешно отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, мы внутри! Пожалуйста, подождите секунду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они с сестрой Ю общими усилиями быстро отодвинули от двери тяжелые баррикады, освобождая проход, и вышли в гостиную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Ю все еще пребывала в состоянии дикого ужаса, ее испуганный взгляд метался по всей квартире, словно она пыталась отыскать спрятавшуюся угрозу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив это, одна из подошедших женщин-полицейских мягко и успокаивающе произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не бойтесь, подозреваемого уже скрутили наши коллеги и вывели на улицу к патрульной машине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этих слов сестра Ю смогла окончательно выдохнуть, и слезы с новой силой хлынули из ее глаз. Она отчаянно пыталась утереть их ладонями, но соленые капли текли по лицу сплошным неиссякаемым потоком. Сотрудница полиции бережно приобняла ее за плечи и помогла дойти до стоявшего неподалеку стула, чтобы та могла присесть. В это же время второй офицер, держа в руках включенный нагрудный регистратор, подошел к Юй Ли для расспросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли предельно честно, подробно и последовательно изложил все события, начиная с момента своего возвращения с ночной смены. Как только парень поставил свою подпись под бланком показаний, полицейский направился к комнате игрового стримера, чтобы опросить и его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вслед за этим, то и дело прерываясь на глухие рыдания, свои подробные показания о случившемся кошмаре дала и сестра Ю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказалось, что незадолго до сна она услышала настойчивый стук в дверь. Поскольку их сосед-стример регулярно заказывал себе доставку еды в такое позднее время, она не придала этому особого значения. Однако стук продолжался довольно долго и не думал прекращаться, поэтому сестра Ю, ничего не заподозрив, пошла открывать дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило ей повернуть замок, как на пороге вырос этот безумец — ее бывший муж. Пользуясь тем, что он был физически намного сильнее, мужчина без труда ворвался в прихожую. Поначалу он пытался говорить ласково, сыпал красивыми обещаниями и умолял ее согласиться на повторный брак. Но как только сестра Ю ответила твердым отказом, он мгновенно пришел в бешеную ярость и распустил руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Два года назад я подала на развод именно из-за этого. Сразу после суда я собрала вещи и уехала сюда, в город Y, надеясь начать всё с чистого листа. Я и подумать не могла, что даже спустя два года он всё ещё не отпустит меня…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда мужчина избивал ее, грохот стоял на всю квартиру. Стены в этом старом доме были картонными, и сестра Ю сквозь пелену боли отчетливо слышала, как за стенами и на площадке переговаривались любопытные соседи, обсуждая чужую беду. Они определенно слышали звуки жестокого насилия и крики о помощи, но ни один человек из целого дома даже не подумал набрать номер полиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С подобным равнодушием ей, увы, приходилось сталкиваться далеко не в первый раз. Она прекрасно понимала, что большинство людей предпочитают закрывать глаза и ни в коем случае не вмешиваться в чужие «семейные дела». Поэтому, когда она в панике бросилась к Юй Ли, внутри нее не было даже слабой надежды на спасение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она никак не ожидала, что Юй Ли настолько твердо и решительно заслонит ее собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра Ю утерла ладонью новые слезы и с глубочайшей, искренней благодарностью посмотрела на парня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо тебе, Сяо Юй… Если бы не твоя помощь сегодня ночью, меня бы уже точно не было в живых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на протяжении всего ее рассказа молча стоял рядом. Услышав ее слова, он лишь слегка поджал губы и согласно кивнул головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полицейские собирались отвезти сестру Ю в больницу для проведения официальной медицинской экспертизы и фиксации побоев, так что присутствие Юй Ли больше не требовалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда шумная толпа наконец покинула квартиру, парень повернулся и бросил взгляд на глубокие, уродливые рубцы от тесака, оставшиеся на двери его комнаты. Произошедший кошмар всколыхнул в его сознании те воспоминания из прошлого, которые он так отчаянно пытался навсегда похоронить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли болезненно нахмурился. Не выдержав гнетущей атмосферы, он поднял с пола свой мобильный телефон и поспешил уйти из этой квартиры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он бесцельно сделал небольшой круг по двору и в итоге остановился у ярко освещенной автобусной остановки прямо за пределами жилого комплекса. Присев на длинную деревянную скамью, Юй Ли тяжело, со свистом выдохнул скопившийся в легких воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, когда сестра Ю в разорванном платье с криками выбежала из своей комнаты, он словно наяву перенесся на девять лет назад — в то время, когда ему было всего двенадцать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот год отец Юй Ли трагически погиб, спасая тонущего человека. Мать разрывалась между организацией похорон и тяжелой работой, пытаясь заработать хоть какие-то деньги, поэтому ей физически не хватало времени, чтобы как следует присматривать за ним и его младшей сестренкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сестра тогда еще ходила в детский сад, и ее занятия заканчивались на целый час раньше, чем у Юй Ли в начальной школе. К тому времени, как Юй Ли успевал добежать до детского сада и забрать девочку, практически всех остальных детей уже разбирали родители. Спустя какое-то время воспитательница из группы сестры начала открыто высказывать свое недовольство и раздражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно тогда в их родной город вернулась его родная тетя по материнской линии. Она вызвалась помочь их семье: забирала малышку из сада, готовила еду и присматривала за обоими детьми, существенно разгрузив их мать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли до сих пор отчетливо помнил, что тетя тогда сбежала в их провинциальный городок именно потому, что спасалась от регулярного и жестокого домашнего насилия. Но не прошло и пары месяцев, как этот домашний тиран вычислил ее местонахождение и приехал следом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точь-в-точь как бывший муж сестры Ю, тот мужчина поначалу рассыпался в клятвах, уверял всех вокруг, что полностью осознал свои ошибки, исправился и встал на праведный путь. Ему действительно хотелось верить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в один из дней, когда двенадцатилетний Юй Ли вернулся после уроков домой, перед его глазами предстала страшная картина: израненная и избитая до полусмерти тетя, крепко сжимая руку его маленькой сестренки, в панике выбежала из подъезда, а следом за ними с безумным оскалом гнался этот мужчина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, не задумываясь ни на секунду, бросился вперед и встал живым щитом перед тетей, пытаясь защитить ее. Но он был еще слишком мал и слаб — мужчина одним небрежным рывком отшвырнул ребенка в сторону и мертвой хваткой вцепился в свою жертву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот страшный день тетя получила тяжелейшие травмы и долго лежала в больнице, да и самому Юй Ли с сестренкой тоже прилично досталось. После выписки тетя, посчитав, что ее присутствие приносит этой семье одни лишь несчастья и смертельную опасность, вопреки всем слезным уговорам сестры и племянника, собрала вещи и навсегда уехала в другой, далекий город.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И этот ее шаг стал началом вечной разлуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не прошло и года, как Юй Ли с матерью получили официальное извещение о том, что тетя покончила жизнь самоубийством. В своей предсмертной записке она написала, что до нее дошли слухи, будто бы бывший муж снова повсюду ищет ее и нанимает людей для слежки. Тетя поняла, что ей никогда не вырваться из этого ада, ее психика окончательно сломалась, и она приняла решение добровольно отказаться от собственной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта трагедия навсегда осталась глубокой, незаживающей раной в сердце Юй Ли. Он до сих пор не мог простить себе собственное бессилие. В двенадцать лет он ничем не смог помочь любимой тете, но, к счастью, в свои двадцать один он сумел спасти сестру Ю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только никакой радости от этой победы Юй Ли не испытывал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сидел на скамейке автобусной остановки, низко опустив голову, и по его щекам молча катились слезы. Когда сестра Ю в полубессознательном состоянии без конца повторяла вопрос: «За что мне всё это, почему?..», ему и самому всем сердцем хотелось спросить у этой вселенной: почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему его тетя сбежала так далеко, скрылась в тихом родном городке, но так и не смогла спастись от удушающей, смертоносной тени, которую оставил в ее жизни тот мужчина?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На часах было три часа ночи, на улицах не было ни единой живой души, и Юй Ли позволил себе выплакаться, давая волю скопившейся боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако спустя совсем немного времени прямо перед автобусной остановкой плавно затормозил роскошный черный автомобиль представительского класса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень слегка опешил, его плечи мгновенно напряглись от испуга. В его голове тут же зароились панические мысли: «Вдруг водитель этой машины заметил, что я плачу? Глухая ночь, вдруг это какой-то опасный тип или злоумышленник? Стоит ли мне немедленно подняться и убежать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он в панике перебирал самые худшие сценарии, послышался тихий звук опускающегося бокового стекла, а следом кто-то негромко позвал его по имени:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот холодный, подчеркнуто отстраненный и глубокий голос был ему слишком хорошо знаком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед ним был Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело Юй Ли ощутимо вздрогнуло. Теперь он боялся поднять голову еще сильнее, до ужаса не желая, чтобы Янь Шитин увидел его заплаканное лицо и опухшие глаза. Но сам парень даже не осознавал, что в ту самую секунду, когда до его слуха донесся этот знакомый голос, весь его первобытный, липкий страх перед ночной угрозой бесследно испарился, оставив после себя лишь привычную легкую робость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночной ветер приятно освежал кожу, унося прочь остатки удушливой летней жары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли неловко сидел, опустив голову; ветер быстро высушил дорожки слез на его щеках, отчего кожу неприятно стянуло и пощипывало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь переднего пассажирского сиденья распахнулась, оттуда вышел дворецкий Хэ и вежливо протянул Юй Ли упаковку влажных салфеток.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>—</w:t>
+        <w:t>Несмотря на то, что его жалкий и растрепанный вид был раскрыт, влажные салфетки были именно тем, в чем Юй Ли сейчас нуждался больше всего на свете. Он негромко поблагодарил дворецкого, принял упаковку и в то же мгновение снова услышал ровный голос Янь Шитина:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К счастью, инцидент, которого опасался Юй Ли, не произошел.</w:t>
+        <w:t>— Садись в машину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А… — Юй Ли замер в замешательстве. Он совершенно не понимал, зачем Янь Шитин приехал за ним посреди ночи, и на секунду заколебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующее мгновение в его руке пронзительно зазвонил телефон. Юй Ли взглянул на треснувший экран смартфона — это был звонок через WeChat от Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду растерялся, после чего торопливо сбросил вызов и быстро набрал текстовое сообщение: [Что случилось?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ни в коем случае не хотел, чтобы Янь Суй по голосу догадался, что он плакал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй: [Маленькая рыбка, в твоем жилом комплексе что-то стряслось?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сотрудник полиции, услышавший подробный адрес, который он сообщил, связался с местным отделением, и примерно через пять минут Юй Ли услышал звук полицейской сирены.</w:t>
+        <w:t>Янь Суй: [Я сейчас смотрел трансляцию одного игрового стримера и на заднем плане четко увидел твою спину! С тобой все в порядке? Ты не ранен?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли замер от удивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тот игровой стример, с которым мы вместе снимаем квартиру?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тут же вспомнил, что когда сотрудники полиции опрашивали парня в гостиной, тот действительно не выпускал из рук свой смартфон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поспешно вытащил из пачки влажную салфетку, кое-как вытер лицо и отправил ответ: [Со мной все в порядке, полиция уже во всем разобралась.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А ты почему еще не спишь?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй: [Так каникулы же, бодрствую по ночам.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй: [Ты, должно быть, до смерти напуган! Я слышал, как тот стример говорил, что преступник ворвался с огромным тесаком и чуть дверь в щепки не разнес. Я только что позвонил своему старшему брату и попросил его отправить за тобой машину с водителем. Сегодня переночуешь у нас дома.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй: [Я прекрасно знал, что ты сам ни за что не осмелишься побеспокоить моего брата и попросить о помощи, поэтому решил взять инициативу в свои руки, ха-ха! ~]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли окончательно потерялся в мыслях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй написал, что попросил брата «отправить машину с водителем», но почему тогда Янь Шитин приехал лично?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели требования младшего брата настолько важны для него, что он готов сорваться среди ночи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он набрал короткое сообщение с благодарностью для Янь Суя и поднялся со скамейки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нерешительно подойдя к роскошному авто, Юй Ли все же тихо, едва слышно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, это Янь Суй попросил вас забрать меня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ярком электрическом свете автобусной остановки Юй Ли отчетливо увидел, как Янь Шитин недовольно и раздраженно нахмурился, а его четко очерченная челюсть напряженно вытянулась:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли виновато опустил глаза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне очень неловко… Я снова доставил вам столько хлопот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин сухо и коротко бросил ему в ответ всего два слова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его манера общения, как обычно, отличалась крайней лаконичностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тихонько выдохнул. Дворецкий Хэ к этому моменту уже вернулся на переднее пассажирское сиденье. Парень секунду поколебался, после чего аккуратно потянул на себя ручку задней двери и сел в салон, оказавшись на соседнем сиденье рядом с Янь Шитином.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Срочный звук сирены был необычайно успокаивающим в темной ночи.</w:t>
-[...3727 lines deleted...]
-        <w:t/>
+        <w:t>Автомобиль плавно и бесшумно тронулся с места. Плотная тонировка на стеклах надежно скрывала салон от неонового блеска ночных улиц, и проносящиеся мимо огни большого города ничуть не нарушали уединение находившихся внутри людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По мере того как их машина удалялась все дальше от злополучного жилого комплекса, тяжесть на душе Юй Ли постепенно начала рассеиваться. Он вспомнил слова Янь Суя и вдруг поймал себя на одной странной нестыковке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он вернулся в квартиру после допроса, дверь в комнату стримера была намертво заперта. Тот парень никак не мог заснять его со спины во время потасовки — это могло произойти только тогда, когда в квартиру вошли полицейские. Янь Суй наткнулся на этот стрим именно в тот момент и тут же набрал номер Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь элитное загородное поместье семьи Янь находилось на приличном расстоянии от улицы Цзиньцзян — обычная поездка на машине в одну сторону занимала не менее часа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, когда отвечал на сообщения друга, мельком глянул на часы. С момента приезда полиции до текущего момента прошло едва ли больше получаса. Получалось, что Янь Шитин должен был выехать из своего поместья примерно в то же самое время, когда сам Юй Ли только-только открывал дверь квартиры…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хотя, возможно, из-за того, что на дворе глубокая ночь и дороги абсолютно пустые, скорость машины была гораздо выше, и время в пути сократилось в несколько раз», — подумал Юй Ли и не стал дальше развивать эту мысль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень обладал той уникальной особенностью организма, при которой его мгновенно клонило в сон, стоило ему оказаться в уютном салоне автомобиля. К тому же, его тело и разум были колоссально истощены пережитым стрессом, а физическое ощущение полной безопасности убаюкивало лучше любого снотворного. Не прошло и пяти минут, как он, прислонившись головой к прохладному боковому стеклу, мирно заснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постепенно он погрузился в глубокий, беспробудный сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда автомобиль проезжал очередной «лежачий полицейский», кузов машины слегка качнуло, и голова Юй Ли с глухим, мягким стуком ударилась о стекло окна. Но даже несмотря на это, парень лишь слегка, едва заметно нахмурил брови, так и не открыв глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на протяжении всего пути краем глаза непрестанно наблюдал за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, что впереди на дороге виднеется следующий «лежачий полицейский» и машину снова неминуемо тряхнет, Янь Шитин на чистом автомате плавно протянул руку вперед, заведя ее за затылок Юй Ли. Казалось, он намеревался подложить свою ладонь между головой спящего парня и жестким стеклом автомобиля, чтобы смягчить возможный удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило кончикам его пальцев едва коснуться мягких, шелковистых прядей волос на затылке Юй Ли, как его рука замерла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тонкие волоски скользнули по коже, оставив после себя мимолетное, щекочущее и едва уловимое ощущение тепла. Янь Шитин слегка подогнул суставы пальцев, словно пытаясь удержать это ощущение, но в конечном итоге медленно и бесшумно вернул руку обратно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>