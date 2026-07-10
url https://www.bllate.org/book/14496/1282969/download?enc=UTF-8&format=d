--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -14,4483 +14,2291 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 7</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Глава 7. Доставка ужина для Янь Шитина</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...4383 lines deleted...]
-        <w:t/>
+        <w:t>Когда автомобиль плавно затормозил в гараже, Юй Ли автоматически проснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он слегка потер глаза и в полусонном состоянии, со все еще затуманенным сознанием, послушно побрел вслед за Янь Шитином к выходу из машины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь поднявшись на лифте в гостиную, Юй Ли окончательно пришел в себя. Через огромное панорамное окно от пола до потолка он заметил, что край неба на горизонте уже начинает едва заметно белеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень мельком взглянул на настенные часы и обнаружил, что стрелки приближались к пяти часам утра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли замер. Глядя на циферблат, он внезапно осознал, что из-за его происшествия Янь Шитин, дворецкий Хэ и водитель полностью лишились ночного сна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его захлестнуло сильное чувство вины. Низко опустив голову, он искренне прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите, дядя Хэ, мне очень неловко, что пришлось побеспокоить вас в такую глухую ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного помолчав, он повернулся и добавил, обращаясь ко второму мужчине:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Извините за беспокойство, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин бросил на него мимолетный взгляд, но никак не прокомментировал эти извинения. Вместо этого он повернул голову к дворецкому и коротко распорядился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Принеси лед и аптечку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ согласно кивнул, мягко улыбнулся Юй Ли и развернулся, чтобы уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли в глубоком смущении и неловкости проследовал за Янь Шитином и присел на край дивана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя пару минут дворецкий Хэ вернулся. Он принес завернутые в плотное полотенце кубики льда и протянул их парню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Студент Юй, у тебя сильно распухла щека, приложи лед, чтобы снять отек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То место, куда бывший муж сестры Ю со всей силы ударил Юй Ли кулаком, к этому моменту уже превратилось в высокую, налившуюся багровым цветом припухлость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам парень из-за стресса даже не обратил на это внимания. Немного растерянно приняв сверток со льдом, он аккуратно прижал его к поврежденной щеке и тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, дядя Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий на секунду замер, а затем едва заметным движением глаз указал в сторону сидевшего неподалеку Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мгновенно все понял. Он перевел взгляд на мужчину и увидел, что тот сидит на диване в расслабленной позе, держа в руках планшет и сосредоточенно просматривая какие-то рабочие документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень слегка поджал губы и вежливо добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин даже не поднял головы от экрана, лишь сухо и отстраненно отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не за что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От сильного холода лицо Юй Ли быстро онемело. Он на пару секунд убрал полотенце со льдом, смешно раздул щеки, чтобы разогнать застывшую кровь, а затем снова вернул компресс на место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли посмотрел сначала на стоявшего рядом дворецкого, затем на хозяина дома и нерешительно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я могу сам обработать рану и нанести мазь. Господин Янь, дядя Хэ, вам обоим нужно поскорее пойти отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин не шелохнулся. Он лишь перевел свой холодный взгляд на дворецкого Хэ и ровным тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Больше ничего не требуется, иди отдыхать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий поспешно кивнул и поднялся со своего места:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, молодой господин, студент Юй, ты тоже ложись спать пораньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как покинуть гостиную, он ненадолго задержался и мягко добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Студент Юй, для тебя подготовлена та же самая комната, что и в прошлый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При упоминании этой конкретной комнаты сердце Юй Ли испуганно екнуло и бешено заколотилось. Он краем глаза воровато покосился на Янь Шитина, но обнаружил, что тот по-прежнему сохраняет прежнюю позу, а выражение его лица оставалось абсолютно невозмутимым. Только после этого парень смог окончательно перевести дух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ухода дворецкого Хэ в просторной гостиной воцарилась оглушительная тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли методично продолжал свои процедуры: две минуты держал лед у щеки, затем убирал его и ненадолго раздувал лицо. Он был настолько поглощен этим процессом, что совершенно не заметил, как Янь Шитин уже давно отложил в сторону свой планшет и молча, не отрывая взгляда, наблюдает за каждым его движением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре плотная ткань полотенца насквозь пропиталась талой водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тогда Юй Ли отложил компресс в сторону, аккуратно потрогал пальцами пострадавшую щеку и принялся искать в аптечке средство для снятия отеков и синяков. Как раз в тот момент, когда он нанес мазь на лицо и собирался закрыть пластиковую коробку, раздался глубокий голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— На руках тоже есть повреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка опешил и растерянно опустил взгляд на свои руки. Он не сразу смог разглядеть синяки, и пока он осматривал себя, Янь Шитин бесшумно поднялся со своего места, подошел вплотную и аккуратно перехватил запястье его правой руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В секунду этого внезапного соприкосновения кожи к коже оба одновременно замерли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От такой неожиданной близости Янь Шитина Юй Ли до смерти занервничал. Вся его правая рука в одно мгновение буквально окаменела от напряжения. Он не смел поднять головы, поэтому так и не заметил, как в глубине глаз Янь Шитина промелькнула мимолетная вспышка досады и недовольства самим собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако если бы мужчина прямо сейчас резко отпустил его руку, это выглядело бы еще более странно и подозрительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Янь Шитин как ни в чем не бывало продолжил говорить своим обычным, ровным тоном. Свободной рукой он слегка надавил на кожу Юй Ли чуть выше края короткого рукава футболки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот здесь, немного выше локтя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно в этом месте наливался темно-синим цветом уродливый ушиб. От чужого прикосновения к поврежденному месту Юй Ли от резкой боли инстинктивно вздрогнул и попытался отстраниться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он судорожно попытался вспомнить, где мог получить эту травму. Кажется, в тот момент, когда обезумевший бывший муж сестры Ю понял, что она вызвала полицию, он со всей силы швырнул парня в сторону. Должно быть, именно тогда Юй Ли с размаху приложился правой рукой о выступающий угол стены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда он, конечно, почувствовал сильную боль, но ситуация была смертельно опасной, и он совершенно не обратил на это внимания. Парень и подумать не мог, что Янь Шитин окажется настолько проницательным и заметит эту деталь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли был сильно удивлен. Он слегка облизнул пересохшие губы и робко, запинаясь, произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо… спасибо, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, — Янь Шитин спокойно выпустил его запястье из пальцев, отошел к стоящему в углу кулеру и налил себе половину стакана воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли выдавил на ладонь немного лечебной эмульсии, аккуратно нанес ее на то место, которое только что указал Янь Шитин, и принялся мягко втирать лекарство круговыми движениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На улице становилось все светлее и светлее. Снаружи сквозь огромные окна долетел звонкий, чистый щебет первых проснувшихся птиц, отчего тишина в гостиной стала казаться еще более осязаемой и глубокой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин подошел ближе и поставил стакан с водой на журнальный столик прямо перед Юй Ли, после чего небрежно бросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выпей воды. Аптечку можешь оставить прямо здесь, утром прислуга все уберет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли к этому моменту как раз закончил обрабатывать ушиб. Собирая медицинские принадлежности обратно в коробку, он негромко ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В момент, когда он поднял голову, его взгляд случайно зацепился за едва уловимые следы сильной усталости, залегшие в уголках глаз и между бровей Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду замер. Тот Янь Шитин, которого ему доводилось видеть раньше, практически всегда оставался суровым, холодным и безупречно собранным. Это был самый первый раз, когда он увидел на лице этого мужчины проявление обычной человеческой слабости и утомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого осознания чувство вины в душе парня разгорелось с новой, еще более сокрушительной силой. Он приоткрыл рот, собираясь сказать что-то, но вовремя подумал, что если он начнет без конца повторять одни и те же пустые слова извинений, это будет выглядеть крайне лицемерно и фальшиво. Из-за этого он попал в крайне затруднительное положение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин, не заметив его внутренних терзаний, ровно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поспешно отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, вам тоже нужно поскорее лечь отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его голосе против воли исчезли те нотки ледяной, вымученной отстраненности, которые присутствовали раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только эти слова сорвались с губ парня, Янь Шитин молча, долгим и глубоким взглядом посмотрел на Юй Ли. Однако он так ничего и не произнес — просто развернулся и неспешным шагом поднялся по лестнице на второй этаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, еще во время нанесения мази на ушибы Юй Ли уже невероятно сильно клонило в сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осушив до дна оставленный на столике стакан воды, он поднялся наверх и зашел в свою комнату. У него физически не осталось сил и энергии, чтобы думать о чем-то постороннем — стоило его голове коснуться подушки, как он мгновенно провалился в глубокий сон без сновидений и проспал так вплоть до двух часов дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он открыл глаза и снова увидел до боли знакомую обстановку элитной гостевой спальни, его сердце испуганно сжалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«…К счастью, история не повторилась».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ранним утром из-за тяжелой бессонной ночи его голова соображала туго и со скрипом. Теперь же, как следует выспавшись и набравшись сил, парень лежал в постели, смотрел на знакомый потолок, и в его сознании снова всплыли детальные воспоминания о той роковой ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако на этот раз панического страха внутри него уже не было. Если бы Янь Шитин действительно во всех подробностях помнил, что именно произошло между ними в ту ночь, его текущее отношение к Юй Ли определенно было бы совершенно иным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тем не менее, было бы гораздо лучше убедиться в этом лично и наверняка. Вот только сейчас для этого абсолютно не представлялось подходящего случая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли тяжело вздохнул, пару раз беспорядочно перевернулся с боку на бок на огромной кровати, после чего наконец поднялся и спустился на первый этаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это время дворецкий Хэ как раз утверждал меню на сегодняшний вечер. Заметив спускающегося по лестнице Юй Ли, он приветливо улыбнулся и вынес из кухни тарелку с аппетитными десертами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Студент Юй, перекуси сначала вот этим, чтобы немного заморить червячка. Ужин будет готов уже совсем скоро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, переполненный искренней признательностью, тепло улыбнулся дворецкому:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большое спасибо, дядя Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выпечка была еще приятно теплой, с нежной, мягкой текстурой. Она абсолютно не липла к зубам, обладала деликатным, едва сладковатым вкусом и оставляла после себя чарующий, насыщенный аромат красных бобов адзуки. Юй Ли очень нравился подобный традиционный вкус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С аппетитом съев один кусочек, он поднял глаза на мужчину и поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Хэ, а вы сами уже пообедали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ ласково и добродушно улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, конечно, поел. Я проснулся как раз к самому началу обеда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так рано? — искренне удивился Юй Ли. — Вы успели как следует отдохнуть и восстановить силы? — Немного помолчав, он виновато добавил: — Из-за того, что произошло на рассвете, вам всем пришлось изрядно потрудиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий доброжелательно махнул рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что ты, это совсем не трудно. К тому же, прошлым вечером я до глубокой ночи помогал молодому господину с отчетами, а за это мне полагается сверхурочная оплата в двадцатикратном размере! Так что ради таких денег определенно стоит немного поработать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ощутимо вздрогнул от неожиданности и поспешно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, господин Янь… вчера работал допоздна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ тихо, сочувственно вздохнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наш старший молодой господин всегда так живет. Как ни крути, на его плечах держится вся огромная корпорация Янь, у него судьба такая — трудиться не покладая рук. Прошлой ночью он занимался делами до двух часов ночи. Изначально он планировал вернуться домой и продолжить работу в кабинете, но по дороге в поместье совершенно случайно раздался звонок от второго молодого господина, и мы тут же развернулись, чтобы забрать тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина на секунду остановился и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слава Богу, что с тобой в итоге ничего страшного не случилось, иначе…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе Юй Ли в этот момент бушевал настоящий ураган противоречивых эмоций. Он-то наивно полагал, что на ночных дорогах просто не было машин, и именно поэтому Янь Шитин со своими людьми доехал до него с такой невероятной скоростью. Парень и подумать не мог, что реальная причина крылась совершенно в другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин и без того был колоссально загружен делами, а из-за его личных проблем потратил столько драгоценного времени посреди ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли крепко сжал губы и решительно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Хэ, я… я очень хочу как-то отблагодарить господина Яня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это должно было быть не просто дежурное словесное «спасибо», парень искренне хотел сделать для него что-то полезное своими руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце дворецкого Хэ от этих слов радостно екнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он до сих пор во всех деталях помнил, как прошлой ночью его обычно невозмутимый хозяин внезапно, словно на пожар, сорвался с места и бросился к выходу из офиса — дворецкий впервые в жизни видел молодого господина в такой дикой спешке и волнении. И самое странное: дворецкий Хэ понятия не имел, откуда именно хозяин узнал о беде Юй Ли. Если бы на полпути к жилому комплексу парня на телефон Янь Шитина не поступил панический звонок от Янь Суя с просьбой о помощи, дворецкий так бы и оставался в полном неведении относительно конечной цели их ночной поездки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Быстро прокрутив эти мысли в голове, дворецкий Хэ добродушно прищурился и с улыбкой предложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший молодой господин сейчас невероятно занят важными переговорами, так что он совершенно точно не сможет приехать домой на ужин. Студент Юй, почему бы тебе не помочь мне и не отвезти молодому господину еду прямо в офис?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отвезти еду? И это всё?» — подумал Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь ужин приготовит личный повар усадьбы, а машину до места будет вести профессиональный водитель. Сам Юй Ли в этом процессе будет выполнять лишь роль курьера, который просто подержит в руках контейнер с едой. Если посмотреть с этой стороны, то подобная «доставка ужина» в качестве благодарности выглядела крайне неискренне и даже немного дешево.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, взвесив все за и против, Юй Ли все же согласно кивнул и принял это предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока кухонная прислуга была полностью занята приготовлением основных блюд для ужина, Юй Ли зашел на кухню, аккуратно нарезал разнообразные свежие фрукты, оформив их в красивое художественное ассорти, а также попутно испек небольшую порцию домашнего печенья без добавления сахара. Все эти кулинарные навыки и тонкости фигурной нарезки он в свое время усердно перенимал у мастеров, когда подрабатывал в элитном ресторане «Юйдинсюань».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда всё было полностью готово, дворецкий Хэ неспешным шагом заглянул на кухню, чтобы оценить результат. Увидев кулинарные шедевры парня, он тут же скомандовал поварам выдать Юй Ли самый роскошный, дорогой многоярусный термоконтейнер и лично, с особой тщательностью помог ему красиво и надежно упаковать фруктовую тарелку и выпечку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этим роскошным термоконтейнером в руках Юй Ли и отправился в путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя ровно час езды автомобиль плавно въехал на ухоженную территорию бизнес-парка корпорации Янь. Водитель доставил его прямиком к главному входу центрального здания штаб-квартиры. Юй Ли аккуратно вышел из салона и, крепко прижимая к груди контейнер с едой, зашел внутрь величественного небоскреба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Девушки на стойке регистрации у входа уже заранее получили соответствующий звонок с подробными инструкциями от дворецкого Хэ. Стоило им увидеть Юй Ли, как они тут же вежливо поприветствовали его и лично проводили к специальному скоростному лифту, который следовал без остановок прямиком на самый верхний, VIP-этаж здания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только двери лифта на последнем этаже бесшумно разъехались в стороны, Юй Ли встретила личный секретарь Янь Шитина. Она аккуратно проводила парня в небольшую, уединенную гостевую зону, расположенную прямо возле кабинета президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Президент Янь в данный момент проводит важную видеоконференцию с зарубежными партнерами. Пожалуйста, присядьте и подождите здесь какое-то время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, большое спасибо, — согласно кивнул Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как секретарь удалилась, Юй Ли аккуратно присел на мягкий диван, поставив термоконтейнер перед собой на журнальный столик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Официальное рабочее время в офисе уже подошло к концу. Через стеклянную дверь со специальным односторонним напылением Юй Ли мог отчетливо видеть, как многочисленные секретари, референты и личные ассистенты один за другим собирают свои вещи и постепенно покидают свои рабочие места, отправляясь домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли просидел в ожидании довольно долго. Все соседние кабинеты и приемные снаружи уже полностью опустели и погрузились во мрак, а Янь Шитин все еще не выходил. Юй Ли то и дело обеспокоенно прикасался ладонью к металлическим стенкам контейнера, сильно переживая, что приготовленные поварами изысканные блюда могут окончательно остыть, несмотря на термоизоляцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь когда с момента его приезда прошло еще около получаса, массивная дверь кабинета наконец распахнулась, и Янь Шитин вышел наружу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В ту самую секунду, когда его взгляд упал на сидящего на диване Юй Ли, его уверенные шаги на мгновение замерли. Высокая, статная и атлетичная фигура мужчины застыла в дверном проеме. Он только что завершил тяжелейшие многочасовые переговоры, и тот пронзительный, властный и невероятно острый взгляд, скрывающийся за стеклами очков в тонкой золотой оправе, еще не успел полностью смягчиться. Именно таким тяжелым, сканирующим взглядом он и уставился на Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под этим пристальным, давящим взглядом Юй Ли до смерти занервничал. Он поспешно вскочил со своего дивана и неловко произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… Господин Янь, я приехал, чтобы привезти вам ужин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин слегка поджал губы и едва заметно кивнул головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этого он неспешным шагом подошел к журнальному столику, присел на диван прямо напротив Юй Ли, аккуратно снял очки и устало потер пальцами переносицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, послушно опустив голову, принялся аккуратно открывать ярусы термоконтейнера, бережно доставая и расставляя на столе горячие блюда. На самом дне контейнера, где пространства было больше всего, как раз и располагались приготовленные им лично фруктовое ассорти и домашнее печенье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин мимоходом скользнул взглядом по столу и замер: перед его глазами предстали пять очаровательных маленьких зайчиков, искусно вырезанных из спелых томатов черри, изящный белоснежный лебедь из тонких яблочных долек, забавная птичка из кусочков банана и два пышных цветка, собранных из идеальных ломтиков киви. Рядом с этим фруктовым великолепием лежал аккуратный прозрачный пакетик с печеньем, кусочки которого также были выполнены в форме разнообразных милых лесных зверушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин: «……»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его губы плотно сжались в ровную линию, и он каким-то неуклюжим, совершенно неестественным для его обычной грации движением поспешно водрузил очки обратно на переносицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сделал это сам? — в его ровном голосе невозможно было уловить абсолютно никаких конкретных эмоций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли от сильного волнения принялся судорожно тереть пальцы друг о друга и робко кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да… Мне просто очень хотелось хоть как-то отблагодарить вас, господин Янь. В печенье я практически не добавлял сахар, оно сделано исключительно на основе натуральных фруктов и овощей, так что его можно использовать в качестве легкого и полезного перекуса, когда вы будете допоздна задерживаться на работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин медленно поднял на него свои глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Та леденящая, острая как лезвие суровость в его глубоких фениксовых глазах к этому моменту уже бесследно исчезла, однако этот его взгляд — темный, бездонный и абсолютно нечитаемый — все равно заставил сердце Юй Ли испуганно пропустить удар. К счастью для парня, Янь Шитин довольно быстро отвел взгляд и глубоким, ровным голосом произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я просто сделал то, что должен был, тебе совершенно не стоило готовить всё это ради благодарности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина сделал небольшую паузу и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но в любом случае, спасибо за заботу. Можешь возвращаться домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли от удивления на секунду даже потерял дар речи и не сразу смог сообразить, что ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь спустя минуту, когда он увидел, что Янь Шитин уже уверенно взял в руки палочки и приступил к трапезе, парень окончательно пришел в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае, я пойду. До свидания, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин лишь едва заметно кивнул в знак прощания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли в глубине души облегченно выдохнул, развернулся и поспешил покинуть кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зайдя в пустую кабину лифта, уносящего его вниз, Юй Ли в деталях прокручивал в голове последние две фразы, сказанные мужчиной. Ему почему-то показалось, что в этот раз его голос звучал… вовсе не так холодно и отстраненно, как обычно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>