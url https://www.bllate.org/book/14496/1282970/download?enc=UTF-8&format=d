--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -14,3683 +14,1779 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 8</w:t>
+        <w:t>Глава 8. Переезд в поместье семьи Янь</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись в поместье после доставки ужина, Юй Ли тем же вечером получил приглашение от Янь Суя зайти в сеть, чтобы вместе поиграть в онлайн-игру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Примерно в середине прохождения первого командного подземелья Янь Суй, который до этого довольно долго о чем-то сосредоточенно размышлял, осторожно и прощупывающе произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленькая рыбка, слушай… Может, ты все-таки переедешь жить ко мне?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...271 lines deleted...]
-        <w:t/>
+        <w:t>Юй Ли слегка растерялся, и персонаж, которым он управлял на экране, на секунду замер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? С чего вдруг ты снова завел об этом речь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еще в самом начале летних каникул, когда Янь Суй узнал, что Юй Ли планирует остаться в городе Y ради подработки, он уже настойчиво звал друга пожить в особняке семьи Янь. Однако Юй Ли тогда посчитал это крайне неудобным и неловким, а вдобавок ко всему до смерти боялся необходимости ежедневно пересекаться с Янь Шитином, поэтому ответил решительным и категоричным отказом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй тяжело вздохнул в микрофон:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой жилой комплекс слишком старый, и система безопасности там, честно говоря, никудышная. Ты сам не любитель листать ленту коротких видео, поэтому, скорее всего, еще не в курсе. Прошлой ночью, когда тот игровой стример запустил прямую трансляцию прямо во время потасовки у соседей, в его комнату набежала огромная толпа зрителей. А уже к утру новость о том, что безумный мужчина ворвался в чужую квартиру и жестоко избил бывшую жену, прочно закрепилась в самом хвосте списка горячих трендов социальных сетей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень сделал небольшую паузу и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В объектив камеры того стримера мельком попала твоя спина. Сейчас в сети полно нечистоплотных блогеров и авторов различных медиаканалов, которые ради дешевого хайпа и просмотров готовы на всё. Они вполне могут поехать к твоему дому и караулить тебя прямо у подъезда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Услышав это, Юй Ли слегка нахмурился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...3295 lines deleted...]
-        <w:t/>
+        <w:t>Анализ Янь Суя был абсолютно точным и трезвым. В современном интернет-пространстве было полно таких людей, которые обожали собираться толпами ради чужих скандалов и паразитировать на любых горячих темах. Если эти блогеры действительно выследят его, его привычная спокойная жизнь наполнится бесконечным потоком проблем и неудобств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Точно, нужно будет обязательно связаться с сестрой Ю и предупредить ее об этой опасности», — мысленно отметил про себя парень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй тем временем продолжал настойчиво уговаривать его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До начала нового учебного семестра остается еще около двадцати дней. Срочно искать и арендовать новое жилье на такой короткий срок — это сплошная головная боль. Так что просто переезжай ко мне, и дело с концом!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли все еще немного колебался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ведь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Суй поспешно перебил его, не дав закончить фразу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой старший брат тоже уже дал свое полное согласие! А если тебе от этого совсем не по себе, ты можешь просто отдавать мне за комнату точно такую же сумму, какую платил за аренду в своем старом комплексе. По рукам?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не смог сдержать улыбки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, в таком случае получается, что я остаюсь в колоссальном выигрыше и бессовестно пользуюсь твоей добротой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да мы же лучшие друзья! — громко завопил в наушниках Янь Суй. — И ты еще смеешь говорить мне подобные формальности?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха-ха-ха-ха! — Юй Ли звонко рассмеялся. Гнетущая тяжесть, которая мертвым грузом лежала на его сердце на протяжении всего сегодняшнего дня, в это мгновение окончательно рассеялась, и его настроение заметно улучшилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Немного подумав, он решил больше не отвергать искреннее дружеское расположение Янь Суя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, тогда завтра в утреннее время я съезжу обратно на квартиру, чтобы собрать свои вещи. Спасибо тебе огромное, Янь Суй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этих слов Янь Суй удовлетворенно и победоносно хмыкнул в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На следующее утро, как только дворецкий Хэ узнал, что Юй Ли необходимо вернуться в съемное жилье для сбора вещей, он тут же распорядился отправить вместе с ним личную машину с водителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В старых спальных районах контроль за въездом транспорта практически отсутствовал, поэтому водитель без каких-либо препятствий доставил Юй Ли прямиком к дверям нужного подъезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как зайти внутрь, Юй Ли краем глаза заметил нескольких подозрительных людей, которые крутились неподалеку от их дома со смартфонами на штативах. Они вели прямые эфиры, громко и пафосно изрыгая проклятия в адрес бывшего мужа сестры Ю и картинно возмущаясь его жестокостью на камеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сразу догадался, что это как раз те самые охотники за хайпом, о которых накануне предупреждал его Янь Суй. Парень поспешно отвел взгляд и быстрым шагом скрылся в подъезде, поднимаясь на свой этаж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку еще прошлым вечером Юй Ли успел подробно обо всем предупредить сестру Ю, женщина сегодня с самого утра перебралась пожить к своей близкой подруге, чтобы переждать поднявшуюся в сети шумиху и скрыться от назойливых глаз. Того соседа-стримера дома тоже, по всей видимости, не было, так что в квартире царила абсолютная, звенящая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли принялся аккуратно упаковывать в чемодан свои немногочисленные личные пожитки. Параллельно с этим он набрал номер владельца ночного бара и вежливо сообщил, что вынужден уволиться по личным обстоятельствам. Теперь, когда он переезжает на постоянное проживание в поместье семьи Янь, ему будет крайне неудобно и небезопасно возвращаться обратно посреди ночи после окончания смен. К тому же, за ту тяжелую работу по фигурной нарезке фруктов хозяин заведения, пользуясь тем, что Юй Ли был всего лишь студентом на временной подработке, платил ему сущие копейки — всего шестнадцать юаней в час. Так что бросить эту работу было совершенно не жалко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда большая часть вещей уже была собрана и уложена, Юй Ли внезапно услышал в гостиной какой-то отчетливый шум и приглушенные причитания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя из своей комнаты, он увидел хозяйку квартиры, которая стояла посреди прихожей и горько вздыхала, качая головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какая же это напасть, будь он проклят!.. Изуродовать мою дверь до такого состояния! Ох, господи, тут же живого места нет, теперь придется полностью менять весь дверной блок!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина сокрушалась как раз по поводу той двери, которая вела в комнату Юй Ли. Семья арендодателя жила в совершенно другом районе города, поэтому в позапрошлую ночь, когда разыгрался весь этот кошмар, она оставалась в полном неведении. Лишь вчера вечером, во время неспешной беседы со своей старой приятельницей, та внезапно упомянула ужасную историю, приключившуюся с сестрой Ю. Услышав об этом, хозяйка тут же решила лично приехать и оценить масштабы бедствия. Но стоило ей войти в квартиру и увидеть покрытую глубокими рубцами дверь, как она едва не лишилась чувств от ужаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётушка Цзинь, здравствуйте, — вежливо поприветствовал ее Юй Ли. Он перевел взгляд на изуродованное полотно, немного подумал и искренне предложил: — Эта дверь… Как вы считаете, сколько будет стоить ее полная замена вместе с коробкой? Пожалуйста, назовите сумму, я полностью возмещу вам все расходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушка Цзинь поспешно замахала на него руками, категорически отказываясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что ты такое говоришь! Разве это твоих рук дело? Это тот безумец всё разворотил, так с какой стати ты должен платить?! Я ни за что не возьму с тебя деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мягко улыбнулся и тепло произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётушка Цзинь, я уже обо всем договорился со своим близким другом и переезжаю жить к нему, так что я больше не смогу снимать у вас эту комнату. Хочу сказать вам огромное спасибо за то, что в свое время вы согласились сдать мне это жилье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда летние каникулы только начинались и он твердо решил остаться в городе Y ради заработка, парень обошел огромное количество мест в поисках краткосрочной аренды. Однако подавляющее большинство арендодателей требовали заключения официального контракта минимум на три месяца вперед, а те редкие варианты, где можно было договориться на помесячную оплату, стоили баснословных денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В самом конце своих поисков он случайно вышел на тётушку Цзинь. Женщина, увидев, как бедный студент в самый разгар удушающей летней жары в одиночку оббивает пороги и без конца просматривает объявления, искренне испугалась, что черные риелторы и недобросовестные посредники могут обмануть наивного юношу и забрать его последние сбережения. Поэтому она проявила душевную доброту, согласилась на условия короткого срока и разрешила ему вносить плату строго раз в месяц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, да не стоит благодарности, совершенно не за что! Если есть возможность хоть немного помочь хорошему человеку, почему бы и не помочь, — тётушка Цзинь ласково улыбнулась, но затем ее лицо снова помрачнело: — Я уже детально расспросила соседей о той ночи… Они сказали, что тот паршивец притащил с собой огромный тесак. Ох, господи помилуй, какое же злодеяние чуть не произошло! Какое счастье, Сяо Юй, что ты оказался дома и заступился за нее. Если бы не ты, в этих стенах точно случилась бы непоправимая беда…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она была безгранично благодарна Юй Ли за то, что позапрошлой ночью он проявил мужество и защитил сестру Ю. Если рассуждать с чисто эгоистической точки зрения, ей, как владелице недвижимости, меньше всего на свете хотелось, чтобы в ее квартире произошло жестокое убийство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли скромно ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом нет ничего особенного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйти и оказать помощь в такой ситуации в любом случае было гораздо правильнее, чем трусливо стоять в стороне и безучастно наблюдать за насилием. Он был довольно высоким и обладал быстрой реакцией, поэтому твердо верил, что у него объективно хватит сил защитить беззащитную женщину. В тот момент, когда он крепко сжимал руку сестры Ю и укрывал ее в своей комнате, в его голове пульсировала лишь одна единственная четкая мысль: он ни за что на свете не допустит, чтобы та страшная трагедия, которая когда-то погубила его родную тетю, снова разыгралась прямо перед его глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушка Цзинь восхищенно подняла большой палец вверх и с искренней радостью в голосе произнесла:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты самый замечательный, смелый и благородный молодой человек из всех, кого я когда-либо встречала в своей жизни!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это похвала была настолько прямолинейной и преувеличенной, что Юй Ли мгновенно густо покраснел от смущения и неловким движением руки потер мочку уха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тётушка Цзинь слегка повернула голову и заметила стоящие в углу комнаты аккуратно собранный большой чемодан и объемную дорожную сумку. В самом помещении царил идеальный порядок, скромная немногочисленная мебель была тщательно вытерта от пыли и расставлена по местам. Было очевидно, что Юй Ли во время сбора вещей попутно провел тщательную генеральную уборку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Женщина удовлетворенно закивала головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, ты уже полностью готов к переезду? Тогда не задерживайся, можешь ехать. Я как раз сейчас вызову своего старшего брата, чтобы он помог мне демонтировать и заменить эту дверь. Август только-только начался, прошло всего пару дней, так что плату за текущий месяц я с тебя списывать не буду. Как только я детально рассчитаю все квитанции за воду и электричество, я просто вычту эту сумму из твоего первоначального залога, а оставшуюся часть переведу тебе обратно через WeChat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли послушно кивнул, подхватил свой багаж и искренне произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Большое спасибо вам, тётушка Цзинь. До свидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вежливо помахал ей рукой на прощание и поспешил спуститься по лестнице на улицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Личный водитель семьи Янь все это время ждал его внизу у подъезда. Юй Ли аккуратно уложил чемодан и сумку в просторный багажник автомобиля, после чего вежливо попросил водителя сначала подвезти его к ближайшему отделению банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выйдя из здания банка с энной суммой наличных денег, Юй Ли зашел в расположенный неподалеку супермаркет и приобрел целую коробку качественного молока, а также большой пакет с разнообразными десертами и сладостями. Удерживая эти покупки в руках, он быстрым шагом вернулся обратно к съемной квартире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он поднялся на этаж, старший брат тётушки Цзинь уже вовсю занимался демонтажем поврежденного дверного полотна. Юй Ли аккуратно передал коробку с молоком и сладости в руки хозяйки и, совершенно не обращая внимания на ее бурные попытки отказаться от подарков, буквально насильно вложил пакет ей в ладони, после чего развернулся и стремительно взбежал вниз по лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что за ребенок… — тихо и сокрушенно вздохнула тётушка Цзинь, провожая взглядом его удаляющийся силуэт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она опустила глаза и обнаружила, что на самом дне пакета со сладостями лежал плотный бумажный конверт. В замешательстве открыв его, женщина увидела внутри аккуратную стопку розовых купюр достоинством в сто юаней. Пересчитав деньги, она ахнула — там было ровно три тысячи юаней!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах ты глупый мальчишка, я же ясно сказала, что мне не нужно твое возмещение! — тётушка Цзинь поспешно выбежала на лестничную площадку, надеясь догнать парня, но внизу уже не было даже тени Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, на полной скорости запрыгнув на заднее сиденье автомобиля, наконец-то смог облегченно выдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бывший муж сестры Ю был законченным и позорным ничтожеством, и оставалось под огромным вопросом, добьется ли от него полиция хоть какого-то официального возмещения материального ущерба для арендодателя. Что же касается самой сестры Ю, то ее текущее финансовое положение также было крайне тяжелым и бедственным. Так или иначе, в том, что эта дверь оказалась безвозвратно уничтожена, была и его определенная доля ответственности, поэтому он был обязан внести свой посильный вклад в ремонт и заплатить столько, сколько мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако ближе к вечеру на его электронный кошелек Alipay поступил денежный перевод от тётушки Цзинь на сумму две тысячи шестьсот юаней — туда входил и весь его возвращенный залог за жилье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли замер в легком недоумении. В ту же секунду на его WeChat пришло текстовое сообщение от хозяйки: [Сяо Юй, с какой стати ты решил в одиночку взвалить на себя всю стоимость новой двери? Я уже подробно созвонилась и обо всем поговорила с Сяо Ю. Мы приняли решение разделить эти расходы поровну между нами троими. Если полиция в итоге заставит того мерзавца выплатить официальную компенсацию, я сразу же верну тебе оставшуюся часть денег.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ты ведь еще совсем молодой студент, у твоей тётушки Цзинь все-таки есть совесть, и я ни за что на свете не смогу со спокойной душой забрать себе все твои сбережения. Оставь эти деньги себе и сохрани их на будущее, они тебе еще обязательно пригодятся.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда парень читал это текстовое сообщение, он находился в огромной домашней библиотеке поместья семьи Янь, пытаясь отыскать необходимые учебные материалы для будущих занятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ как раз помогал ему достать с верхних полок несколько нужных книг. Заметив сложное, колеблющееся выражение, застывшее на лице юноши, он мягко поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Студент Сяо Юй, что-то случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли немного поколебался, но в итоге решил ничего не скрывать и подробно изложил дворецкому всю суть произошедшей ситуации с деньгами за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ аккуратно поправил очки на переносице и ровным, мудрым тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прими эти деньги со спокойной душой, так и должно быть. Эти женщины руководствуются исключительно добрыми намерениями, а любые искренние человеческие взаимоотношения как раз и строятся на взаимном уважении и обоюдных шагах навстречу друг другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина ласково улыбнулся и добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне сейчас как раз вспомнился один показательный случай. Когда наш второй молодой господин только-только вернулся домой на летние каникулы, он на протяжении нескольких дней ходил сам не свой, постоянно грустил и пребывал в дурном расположении духа. Я решил подробно расспросить его о причинах. Оказалось, он всем сердцем хотел пригласить тебя пожить здесь, в поместье Янь, но ты ответил ему категорическим отказом. Из-за этого молодой господин расстроился; он искренне переживал, что его дружеское предложение могло оказаться на тебя давление давление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий сделал небольшую паузу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы все прекрасно понимаем и видим, что ты просто обладаешь удивительно чуткой душой и больше всего на свете не любишь обременять других людей своими проблемами или доставлять кому-то хлопоты. Однако если между по-настоящему близкими и родными людьми присутствует слишком много напускной вежливости и излишних церемоний, это может ранить. Твой друг втайне будет непрестанно изводить себя мыслями: «Может быть, я сделал что-то не так? Может, я приложил недостаточно усилий?» Именно поэтому с благодарностью и открытым сердцем принимать искреннюю чужую помощь — в этом нет абсолютно ничего постыдного или плохого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли полностью замер от этих слов, потрясенный до глубины души.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До двенадцатилетнего возраста его родной отец всегда строго и методично наставлял его: в любых делах и общении с окружающими людьми никогда не бойся оказаться в невыгодном положении или понести небольшой убыток. Стерпеть личную обиду или потерять немного денег — это всегда стократ лучше и благороднее, чем оказаться должником перед кем-то или зависеть от чужой милости. После его трагической гибели мать парня была вынуждена работать на износ, разрываясь между делами, и постоянно пребывала в состоянии колоссальной усталости. Юй Ли до ужаса не хотел становиться для нее лишней обузой или создавать новые проблемы, поэтому изо всех сил старался никогда и ни с кем не конфликтовать, вечно прокручивая в голове те самые отцовские слова: «Потерпеть небольшой личный убыток — в этом нет ничего страшного».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь умудренный опытом дворецкий Хэ с абсолютной уверенностью говорил ему совершенно противоположное: принимать чужую доброту — это абсолютно нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно поэтому, когда вчера поздно вечером ты наконец-то согласился переехать в наше поместье, второй молодой господин был очень счастлив, — добавил дворецкий с теплой улыбкой. — Изначально, как только я увидел, что наш младший господин так сильно переживает, я сразу хотел найти подходящий момент и подробно поговорить с тобой об этом. Однако молодой господин ужасно засмущался и строго-настрого запретил мне открывать этот секрет. Сегодня я случайно проговорился и выдал его тайну, поэтому я очень прошу тебя: пожалуйста, помоги мне сохранить это в секрете от него, хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли окончательно пришел в себя. Глядя на искреннюю, доброжелательную улыбку на лице дворецкого Хэ, он послушно и согласно кивнул головой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо… Большое спасибо вам за этот разговор, дядя Хэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не за что, совершенно не за что, — отмахнулся дворецкий, после чего немного помолчал и добавил: — Кстати, студент Сяо Юй, я бы хотел искренне попросить тебя еще об одной небольшой услуге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внимательно посмотрел на него:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, конечно, я слушаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ весело прищурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В этом нет абсолютно ничего сложного. Я лишь всем сердцем надеюсь, что в будущем ты постараешься отбросить в сторону эту излишнюю холодную вежливость и начнешь гораздо легче и смелее принимать искреннюю заботу и шаги навстречу со стороны нашего молодого господина. Поверь мне, если ты будешь вести себя с ним проще, наш молодой господин станет еще счастливее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду замер. Спустя мгновение на его губах заиграла легкая, чистая улыбка, а то свинцовое, давящее чувство скованности, которое до этого момента тисками сжимало его грудь, в одно мгновение полностью бесследно исчезло, принеся с собой колоссальное облегчение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он искренне ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, дядя Хэ, я обязательно постараюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В десять часов вечера роскошный автомобиль Янь Шитина плавно въехал на территорию поместья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя некоторое время дворецкий Хэ зашел в личный уединенный кабинет Янь Шитина, предназначенный для поздней работы, и во всех мельчайших подробностях доложил хозяину о том, как прошел сегодняшний день Юй Ли и как именно парень поступил с возмещением ущерба за сломанную дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на несколько секунд погрузился в глубокое раздумье, после чего глубоким, ровным тоном распорядился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Передай это дело в полное ведение нашего личного адвоката Яна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий от неожиданности даже слегка опешил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если за это дело со всей серьезностью возьмется их главный корпоративный адвокат Ян, то бывшему мужу сестры Ю за умышленное нанесение телесных повреждений и незаконное проникновение в жилище с холодным оружием светит как минимум три года реального тюремного заключения строгого режима без права на досрочное освобождение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, молодой господин, я свяжусь с адвокатом Яном завтра утром, — почтительно ответил дворецкий и уже развернулся, собираясь покинуть кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако стоило ему дойти до самых дверей, как со стороны рабочего стола снова донесся ровный голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он по своей натуре очень чувствительный, ранимый и замкнутый человек. На протяжении всего того времени, что он будет жить здесь, в поместье, пожалуйста, проявляйте к нему как можно больше искреннего внимания и заботы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В том, кто именно скрывался под этим лаконичным местоимением «он», не могло быть абсолютно никаких сомнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза дворецкого Хэ от радости мгновенно превратились в два аккуратных полумесяца. Он почтительно склонил голову в знак согласия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, можете ни о чем не беспокоиться, я прекрасно всё понимаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, он преданно трудился в стенах поместья семьи Янь уже более двадцати лет подряд — неужели он мог не уловить истинный скрытый смысл слов своего хозяина?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>