--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -14,4259 +14,1635 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 13</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...4159 lines deleted...]
-        <w:t/>
+        <w:t>Увидев, что Янь Шитин и Цзян Мяо разговаривают в углу палубы, Юй Ли тут же остановился. Ему совсем не хотелось подслушивать чужой разговор. Он уже в нерешительности раздумывал, не стоит ли ему тихонько уйти, как вдруг заметил, что Цзян Мяо взволнованно озирается по сторонам, явно пытаясь кого-то отыскать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако в этот час на всей открытой палубе их было только трое. Юй Ли немного постоял в нерешительности, но все-таки принял решение подойти и узнать, не требуется ли помощь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва он приблизился, как сразу заметил, что с лицом Янь Шитина что-то не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, что с тобой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Мяо, полностью проигнорировав леденящий душу взгляд Янь Шитина, с неподдельной тревогой в голосе быстро заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У президента Яня сильный жар. Пожалуйста, не мог бы ты проводить его в номер и немного присмотреть за ним? А я пока побегу за доктором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не успел даже толком осмыслить услышанное, как Цзян Мяо уже стремительно развернулся и скрылся из виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парню ничего не оставалось, кроме как перевести взгляд на Янь Шитина. Видя, как тот сильно хмурится, из последних сил превозмогая явное недомогание, Юй Ли на подсознательном уровне протянул руку и крепко поддержал его под локоть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, у тебя кружится голова? Ты сможешь идти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин плотно сжал тонкие губы и опустил взгляд на руку Юй Ли, которая надежно поддерживала его. На самом деле у него лишь слегка раскалывалась голова, сознание оставалось абсолютно четким, и высокая температура никак не влияла на его способность соображать. Он прекрасно разгадал скрытый умысел своего помощника Цзян Мяо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но всё же…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя, что мужчина упорно молчит, Юй Ли не на шутку разволновался и поспешно добавил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, здесь сейчас дует очень сильный ветер. Давай я отведу тебя в номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин медленно и аккуратно высвободил свою руку из хватки юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я дойду сам. Ступай занимайся своими делами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросив эту фразу, он первым зашагал прочь. Юй Ли посмотрел на его удаляющуюся спину, но так и не смог заставить себя успокоиться, поэтому поспешно припустил следом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моя смена уже закончилась, так что я совершенно свободен. Позволь мне проводить тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слыша за спиной его торопливые шаги, у Янь Шитина помрачнел взгляд, но в конечном счете ничего больше не сказал, тем самым молча дав свое согласие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре после того, как они вернулись в роскошный люкс, Цзян Мяо вбежал в номер, ведя за собой судового врача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Врач первым дело измерил Янь Шитину температуру и обнаружил, что столбик термометра поднялся уже до критической отметки в 39,3 градуса. Медик озабоченно нахмурился:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— К сожалению, на лайнере есть только ограниченный набор медикаментов, сделать жаропонижающий укол мы здесь не сможем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он достал из своего чемоданчика несколько упаковок таблеток от жара и головной боли, а также выудил бутылочку со спиртом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эти лекарства нужно принять строго после еды. Если в ближайшее время температура не начнет падать, будет лучше сделать обтирание разведенным спиртом для охлаждения тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли бережно принял медикаменты из рук врача, пока Цзян Мяо вызвался проводить доктора до выхода из каюты. Юноша бросил короткий взгляд на Янь Шитина, аккуратно опустил лекарства на столик и уже приготовился незаметно уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но стоило ему повернуться к выходу, как позади раздался глубокий, хриплый голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Куда ты?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли обернулся через плечо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я схожу в ресторан и принесу горячей воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин устало откинулся на спинку глубокого кресла. Услышав ответ, он медленно приоткрыл глаза, устремив на парня внимательный взгляд:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не нужно утруждаться. В номере есть бутилированная вода. — Он ненадолго запнулся, после чего негромко спросил: — Тебе самому не нужно попросить у врача какое-нибудь лекарство для горла?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли слегка опешил от неожиданного вопроса. Он и сам совершенно позабыл о том, что его собственный голос сейчас звучал хрипло и сипло. Юноша отрицательно покачал функцией головы и слегка похлопал себя по карману брюк:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня с собой есть леденцы для горла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин пристально разглядывал его еще какое-то время, прежде чем коротко обронить негромкое «угу» и снова прикрыть глаза, чтобы отдохнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли максимально бесшумно подошел к бару, взял бутылку чистой воды и поставил ее на маленький кофейный столик прямо под рукой Янь Шитина. В этот момент в номер вернулся Цзян Мяо, ходивший провожать доктора. Он бросил быстрый взгляд на неподвижно сидящего с закрытыми глазами босса и негромко обратился к Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я специально заказал в ресторане две порции свежей креветочной каши, с минуты на минуту их должны доставить прямо сюда. На банкете еще осталось несколько важных руководителей, с которыми мне обязательно нужно пообщаться. Не мог бы ты оказать услугу и помочь мне присмотреть здесь за президентом Янем?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли ошеломленно и послушно кивнул. Но в следующую секунду в глубине его души зародилось легкое сомнение: Цзян Мяо, будучи личным специальным помощником Янь Шитина, неужели настолько сильно доверяет ему — обычному временному официанту? Если память ему не изменяла, Цзян Мяо до этого видел его от силы пару раз: один раз в ресторане «Юйтинсюань» и еще один — на юбилейном банкете бабушки Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно прочитав немой вопрос на лице Юй Ли, Цзян Мяо тут же с улыбкой поспешил добавить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь прекрасно знаю, что ты близкий друг Янь Суя. Так что оставляя президента Яня на тебя, моя душа абсолютно спокойна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва эти слова сорвались с его губ, как Янь Шитин резко распахнул глаза и одарил своего помощника леденящим, суровым взглядом. Цзян Мяо, однако, ни капли не смутился, лишь дежурно улыбнулся и помахал Юй Ли рукой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну всё, мне пора бежать по делам. Заранее спасибо за твои труды!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он перевел взгляд с одного на другого, сделал прощальный жест и быстро покинул люкс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав такое простое объяснение, Юй Ли тоже заметно расслабился. В номере воцарилась глубокая тишина. Примерно через десять минут прибыл сотрудник службы доставки с горячей креветочной кашей. Янь Шитин без особого аппетита съел буквально пару ложек, принял прописанные таблетки и уставился на Юй Ли, который в это время, уткнувшись в свою тарелку, увлеченно ел кашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как доешь, можешь возвращаться к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поднял на него глаза, плотно сжал губы, но ничего не ответил. У Янь Шитина был сильнейший жар, и даже если бы Цзян Мяо не просил его об услуге, парень ни за что на свете не оставил бы больного человека в таком беспомощном состоянии в полном одиночестве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Янь Шитин, судя по всему, расценил это молчание как знак согласия. Ослабев от болезни, он бессильно откинулся на спинку дивана. Вскоре действие сильных жаропонижающих препаратов дало о себе знать, и мужчина, сам того не заметив, крепко уснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли доел кашу, аккуратно прибрал за собой стол и, подняв взгляд, внезапно заметил, что на бледных щеках Янь Шитина выступил неестественно яркий, болезненный румянец. Сердце парня тревожно екнуло. Он бросился к дивану, быстро измерил температуру бесконтактным термометром и с ужасом увидел, как дисплей загорелся предупреждающим красным цветом, выдав пугающие цифры: 39,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь! — негромко позвал он, слегка наклонившись к мужчине, и осторожно потряс его за плечо. Однако Янь Шитин никак не отреагировал на его прикосновения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было далеко не похоже на обычный здоровый сон — скорее всего, от сильного жара он попросту потерял сознание. Юй Ли крепко стиснул зубы, поднырнул под руку Янь Шитина и, навалив его тяжелое тело на себя, с огромным трудом перетащил мужчину на кровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого он быстро сходил в ванную, развел медицинский спирт с теплой водой в тазу и хорошенько смочил чистое полотенце. Вернувшись с полотенцем и тазом к постели, Юй Ли внезапно замер в растерянности. Физическое обтирание для снижения жара… требовало полностью снять с Янь Шитина верхнюю одежду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя головой он прекрасно понимал, что сейчас совершенно не то время, чтобы разводить неуместную щепетильность, стоило ему расстегнуть и снять с мужчины плотную рубашку, как щеки Юй Ли мгновенно опалило густым румянцем. Разве такое крепкое, рельефное тело с безупречно очерченными линиями мускулатуры действительно может принадлежать человеку, который целыми днями безвылазно сидит в душном офисном кресле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли невольно опустил взгляд и посмотрел на собственные руки. Гладкая, бледная кожа, да и едва заметный тонкий слой мышц на предплечьях появился у него исключительно из-за постоянной физической работы. Что уж говорить о развитых грудных мышцах — у него самого ничего подобного и в помине не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, возможно, благодаря превосходным семейным генам, оба брата из семьи Янь вымахали ростом под метр девяносто. Юй Ли втайне дико завидовал этому: в подростковом возрасте ему катастрофически не хватало полноценного питания, поэтому сейчас его рост замер на отметке всего метр семьдесят пять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Постаравшись прогнать лишние мысли, Юй Ли тяжело вздохнул, тщательно выжал полотенце и, аккуратно обходя область сердца и живота, принялся осторожно протирать горящую кожу Янь Шитина. Закончив первый круг обтирания, он тщательно укрыл мужчину тонким одеялом, затем взял еще одно полотенце, снова смочил его в прохладной воде, хорошенько выжал, аккуратно свернул в длинную полоску и бережно приложил к пылающему лбу Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Завершив все эти манипуляции, Юй Ли облегченно выдохнул и внимательно посмотрел на погруженного в беспамятство мужчину. За все последние три года Юй Ли испытывал перед Янь Шитином исключительно сильный страх и подсознательное желание держаться как можно дальше. Из-за этого постоянного чувства опасности он никогда не осмеливался по-настоящему детально рассмотреть его лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас, возможно, благодаря тому, что эти обычно холодные, отстраненные глаза-фениксы были плотно закрыты и больше не источали пугающую, давящую ауру, Юй Ли наконец-то решился безбоязненно вглядеться в черты лица Янь Шитина. И тут он с удивлением обнаружил, что у мужчины невероятно густые и прямые ресницы. Более того, то ли по причине тяжелой болезни, то ли от общей измотанности, выражение лица Янь Шитина сейчас казалось глубоко уставшим, а слегка растрепавшиеся пряди волос придавали его обычно монолитному образу несвойственную ему хрупкость и уязвимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мысленно предположил, что когда Янь Шитин чуть ранее требовал, чтобы парень уходил сразу после ужина, он, скорее всего, попросту не хотел, чтобы кто-то посторонний видел его в такой момент слабости и болезни. Если хорошенько подумать, это был всего лишь второй раз, когда Юй Ли доводилось видеть на лице грозного президента Яня какие-то иные, живые эмоции. В прошлый раз это была глубокая усталость, в этот раз — уязвимость перед болезнью. Оба этих слова окружающий мир абсолютно никогда не стал бы использовать для описания Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В такие редкие минуты Юй Ли казалось, что грозный президент Янь становится удивительно похож на самого обычного, простого человека. Который тоже может смертельно уставать и точно так же подвержен болезням.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прошло довольно много времени, но пугающий румянец на лице Янь Шитина так и не спадал. Юй Ли снова приложил термометр к его лбу — прибор показал ровно 39 градусов. Он поднялся с места, подлил в таз еще немного спирта с прохладной водой и методично продолжил процедуру обтирания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За окнами каюты небосвод уже окончательно почернел. Круизный лайнер больше не двигался вперед, а мирно покачивался на зеркальной глади открытого моря. В вышине ярко сияла полная луна, снаружи царила абсолютная, звенящая тишина, нарушаемая лишь редким, ленивым плеском волн о борт судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли, низко наклонившись, сосредоточенно и бережно протирал разгоряченное тело Янь Шитина. Когда он принялся аккуратно обтирать его правую руку, запястье Янь Шитина внезапно слабо дрогнуло, мужчина резко перевернул ладонь и мягко, но уверенно перехватил запястье юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли от неожиданности замер на месте. Он испуганно вскинул голову и тут же столкнулся взглядом с затуманенными, полубессознательными глазами Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли… — его голос прозвучал пугающе хрипло, он едва слышно, словно в бреду, прошептал имя парня, и было совершенно не разобрать, пришел ли он в себя или всё еще бредит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли негромко отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, это я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин смотрел на него сквозь полуприкрытые веки. Прошло довольно много времени, прежде чем его взгляд начал постепенно обретать былую ясность и осознанность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты… почему ты до сих пор не ушел?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мягко улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я ведь и не обещал, что уйду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на секунду опешил, и его пальцы, крепко сжимавшие запястье парня, заметно ослабили хватку. Юй Ли ловко воспользовался этим моментом, аккуратно высвободил руку и пояснил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя только что температура подскочила до 39,5 градусов, поэтому мне пришлось немного обтереть твое тело водой со спиртом. Как ты себя чувствуешь сейчас? Стало хоть немного легче?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да… Большое спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин оперся ладонями о матрас, намереваясь сесть в постели, но стоило ему сделать первое резкое движение, как легкое одеяло мгновенно скользнуло вниз, полностью обнажив его крепкую грудь. Оба от неожиданности замерли на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Юй Ли в один миг вспыхнуло пунцовым цветом. Он смущенно потер пальцами мочку уха, стремительно бросился к стоявшему в углу шкафу и поспешно выудил оттуда пушистый банный халат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чтобы сделать обтирание, мне пришлось снять с тебя одежду… Я… я правда сделал это не нарочно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ни на секунду не забывал о том, что Янь Шитин, вполне возможно, испытывает резкое неприятие и отвращение к гомосексуалам. Да и к тому же, даже если отбросить этот факт, абсолютно любой нормальный человек, проснувшись после беспамятства, знатно перепугался бы, обнаружив, что его раздел человек нетрадиционной ориентации того же пола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Торопливо выдав это сбивчивое объяснение, Юй Ли аккуратно положил халат на край постели и стремительно отвернулся спиной к кровати. Янь Шитин слегка нахмурился, и в его глазах промелькнула сложная, трудночитаемая гамма эмоций, когда он уставился на замершую спину юноши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя приличную паузу Янь Шитин поднялся, быстро накинул на плечи халат и негромко произнес в спину Юй Ли:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё понимаю. Ничего страшного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этих слов Юй Ли наконец-то смог облегченно выдохнуть. Он медленно повернулся обратно и увидел, что Янь Шитин, сильно хмурясь, пытается самостоятельно подняться на ноги. Юй Ли инстинктивно подался вперед, намереваясь подставить плечо для опоры, но стоило его пальцам коснуться кожи Янь Шитина, как он пришел в ужас от обжигающего тепла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, да у тебя всё еще сильнейший жар!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Едва эти слова сорвались с его губ, как у Янь Шитина внезапно подкосились ноги, и он всем своим весом тяжело повалился прямо в объятия юноши. От этого внезапного и мощного толчка Юй Ли невольно сделал шаг назад, пока его спина с глухим стуком не уперлась в прочную стену каюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голова Янь Шитина оказалась уткнувшейся прямо в изгиб шеи парня, и его тяжелое, обжигающее дыхание целиком обдавало нежную кожу на шее Юй Ли. Юноша от неожиданности испуганно вжал плечи, но тут же крепко обхватил Янь Шитина руками за талию и, собрав все силы, аккуратно перетащил его обратно на постель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин лежал с плотно закрытыми глазами, его тонкие губы слегка подрагивали, и он снова едва слышно выдохнул его имя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли поспешно принялся его успокаивать, мягко поглаживая по плечу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я здесь, гэ, я рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он снова тщательно укутал Янь Шитина одеялом, подобрал упавшее на постель полотенце и методично продолжил протирать его горячее тело. За эту долгую ночь Юй Ли в общей сложности трижды полностью проводил процедуру обтирания. И каждый раз, когда его пальцы касались по-прежнему пылающей, сухой кожи мужчины, от сильного испуга и беспокойства он был уже готов буквально разрыдаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот, когда он в очередной раз приложил термометр к его лбу и увидел, что температура наконец-то опустилась до более-менее безопасной отметки в 38,2 градуса, Юй Ли глубоко и протяжно выдохнул скопившийся в груди воздух. Слава богу, кризис миновал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, расслабляться пока было рано: при такой сильной простуде жар вполне мог вернуться в любую минуту, поэтому парню было бы безопаснее остаться караулить его здесь до самого утра. Юй Ли аккуратно снял со лба Янь Шитина нагревшуюся повязку, хорошенько прополоскал ее в тазу, выжал и вернул на место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От столь долгой и непрерывной работы на ногах его поясницу уже начало нестерпимо ломить от усталости. Юй Ли не придумал ничего лучше, как устроиться прямо на мягком пушистом ковре у самой кровати. Он уютно уложил голову на край матраса, оперевшись на собственные руки — в такой позе его уставшей спине сразу стало значительно легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он внимательно посмотрел на глубоко спящего Янь Шитина и едва слышно прошептал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я займу совсем крошечный уголок твоей постели, пожалуйста, не сердись на меня, когда проснешься утром. Спокойной ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ночь постепенно становилась всё глубже и темнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Янь Шитин снова пришел в себя, до его слуха донесся яростный, завывающий свист ночного штормового ветра за бортом. Он медленно повернул голову, обвел мутным взглядом пространство вокруг себя и в конце концов обнаружил спящего прямо у края кровати Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слабый свет прикроватного ночника продолжал мягко заливать каюту. Видимо, этот свет мешал спящему парню, потому что Юй Ли смешно уткнулся носом в собственные согнутые руки, полностью пряча лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Янь Шитина едва заметно дрогнули. Его сердце в этой звенящей, глубокой ночной тишине почему-то забилось с бешеной, оглушительной скоростью. Он плотно прижал ладонь к груди, пытаясь унять этот странный стук, сжал губы и аккуратно сел на постели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вся былая слабость и изнуряющее чувство жара полностью покинули его тело. Янь Шитин сделал несколько глубоких, размеренных вдохов, плавно спустил ноги с кровати и максимально бережно, стараясь не производить лишнего шума, поднял Юй Ли на руки, удерживая его на весу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этого он невероятно нежным, плавным движением уложил юношу на освободившуюся половину кровати, укрыл одеялом и протянул руку, полностью выключая прикроватный ночник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, спокойной ночи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>