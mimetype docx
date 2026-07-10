--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -14,4003 +14,1859 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 15</w:t>
+        <w:t>Глава 15. Давай просто сделаем вид, будто ничего не было</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бело-синий тюбик мази лежал на темной мраморной плитке пола, отчетливо выделяясь на её фоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли полностью оцепенел. Он не смел ни нагнуться, чтобы поднять его, ни поднять голову, чтобы взглянуть на выражение лица Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они стояли в глухом противостоянии. Казалось, прошло не меньше полувека, прежде чем Янь Шитин наконец наклонился и сам подобрал мазь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Иди сначала поешь, — холодно произнес он. — После ужина жду тебя у себя в кабинете. Нам нужно поговорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, он развернулся и размашистым шагом удалился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли обернулся и посмотрел ему вслед, до боли закусив губу. Первоначально он планировал попросту избегать Янь Шитина. В конце концов, завтра уже начинался новый учебный семестр, и после отъезда у них больше не предвиделось никаких поводов для контактов. Нужно было всего лишь предать всё случившееся полному забвению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никак не ожидал, что по собственной неосторожности случайно выронит эту мазь у всех на виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по поведению Янь Шитина, разговор в кабинете пойдет именно о тех событиях двухмесячной давности. Теперь скрываться и бегать от этой темы не имело никакого смысла — оставалось только встретиться с ней лицом к лицу. К тому же Юй Ли и сам очень хотел получить ответы на несколько терзавших его вопросов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>—</w:t>
-[...3343 lines deleted...]
-        <w:t/>
+        <w:t>Юй Ли плотно сжал губы, сделал несколько глубоких вдохов и прошел на кухню. На плите его ждал специально оставленный поваром ужин — всё было еще горячим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По какой-то необъяснимой причине юношу вдруг остро захлестнула тоска по дому. Будь он сейчас дома, в своем привычном и понятном мире, ничего подобного с ним никогда бы не случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Ли предательски защипало в глазах. Он опустил голову и заставил себя проглотить несколько ложек риса. Однако на душе было настолько неспокойно, что еда не лезла в горло. Осилив едва ли половину пиалы, парень отложил палочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он аккуратно прибрал за собой посуду, несколько минут мысленно собирался с духом и только после этого поднялся на третий этаж, остановившись перед дверью кабинета Янь Шитина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь была слегка приоткрыта, оставляя узкую щель. Юй Ли негромко постучал по деревянной обшивке и проскользнул внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин сидел в своем просторном рабочем кресле, опустив взгляд на лежащий перед ним на столе тюбик. Заметив вошедшего, он поднял глаза:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поел? Садись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли послушно кивнул, подошел к рабочему столу и опустился на стул напротив. Он слегка поджал губы и заговорил первым:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Янь, эту мазь я случайно нашел в узкой щели между кроватью и тумбочкой. Вы… знаете, что это за лекарство?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли всё еще отчаянно пытался прощупать почву в последней надежде. Если Янь Шитин категорически не желает иметь с ним ничего общего, то он мог бы просто сделать вид, будто не понимает, о каком препарате идет речь. Тогда бы они смогли легко перевернуть ту позорную страницу, а сам Юй Ли получил бы легитимное право «ничего не помнить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Янь Шитин безжалостно лишил его этой иллюзии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Знаю, — коротко ответил он и сразу после этого не смог сдержать несколько глухих, надрывных приступов кашля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его слова прозвучали подобно тяжелому молоту, опустившемуся на хрупкое зеркало, вдребезги разбив все призрачные надежды Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы юноши, покоившиеся на коленях, судорожно переплелись между собой. Он опустил ресницы и тихо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит… события той ночи вы на самом деле всё это время прекрасно помнили?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кабинете воцарилась затяжная, гнетущая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин медленно кивнул, признавая очевидное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли почувствовал, что его тело снова начинает мелко дрожать, и он едва справляется с собой. Ногтями правой руки он до боли впился в ладонь левой, его брови озабоченно сошлись на переносице, а в голосе зазвучало глубокое, горькое недоумение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы всё помнили… Но почему тогда вы никак… Вы ведь ненавидите меня? Почему тогда вы не стали создавать мне проблемы? Почему на протяжении всего этого времени вели себя так, словно вообще ничего не произошло?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И той ночью… Когда я уснул, вы ведь уже пришли в себя. Зачем нужно было оставаться в моей комнате и разыгрывать этот спектакль, заставляя меня поверить, будто я проснулся первым?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместе с потоком вопросов, которые он так долго держал в себе, из его глаз хлынули неудержимые слезы. Чем больше он думал об этом, тем меньше находил логических объяснений, и тем сильнее его душила обида.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли судорожно всхлипнул, глядя на мужчину сквозь пелену слез:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я… я всё это время жил в постоянном страхе и неизвестности! Я понятия не имел, помните вы об этом или нет. Я ломал голову, придумывал самые разные способы, чтобы осторожно прощупать вашу память, а вы в ответ не выдавали абсолютно никаких эмоций! И я… я в итоге решил, что вы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он самолично убедил себя в том, что Янь Шитин ничего не помнит, и изо всех сил старался вести себя максимально естественно — точно так же, как три года назад. Он из кожи вон лез, чтобы наглядно продемонстрировать, что его прежние чувства к Янь Сую полностью остались в прошлом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И пока он устраивал весь этот сольный концерт, искренне полагая, будто они во всем окончательно разобрались, о чем в этот момент думал Янь Шитин? Сидел в стороне и молча потешался над его жалкими потугами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли внезапно запнулся, слова застряли у него в горле. Прошло довольно много времени, прежде чем он снова обрел способность говорить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Со стороны я выглядел ужасно смешно, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его миндалевидные глаза, влажные от слез, были полны невыносимой боли и горечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин почувствовал, как его собственное сердце болезненно сжалось. Он так сильно не хотел ворошить прошлое, чтобы лишний раз не ранить Юй Ли, но даже представить не мог, что его молчание в итоге причинит парню еще более сильные страдания. Однако на эти обвинения он не находил подходящих оправданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Янь Шитина превратилось в каменную маску, а голос прозвучал пугающе сурово:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, с чего ты вообще взял, будто я над тобой потешался?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли лишь горько усмехнулся и низко опустил голову, не проронив ни слова. Он и сам понимал, что его последние слова были продиктованы исключительно слепой обидой и являлись попыткой выместить на мужчине скопившуюся злость. Действительно, разве во всем этом не виновата его собственная самоуверенность? Какое право он имеет винить Янь Шитина в том, что тот предпочел не афишировать свои воспоминания?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы не потешались надо мной. Это я сам выставил себя на посмешище как последний дурак. Поделом мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут в памяти Юй Ли один за другим начали всплывать различные мелкие эпизоды и детали их общения с Янь Шитином за последнее время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина лично обрабатывал его раны мазью, помогал разыгрывать карты, жестко указал Янь Сую на неуместность его фамильярного обращения, а на круизном лайнере, будучи тяжело больным, без колебаний уступил ему единственную кровать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодня днем, когда они возвращались в поместье, Юй Ли заснул в машине далеко не сразу. Сидя у окна, он долго размышлял о том, что Янь Шитин, вопреки его прежним страхам, на самом деле относится к нему очень даже хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если посмотреть на это сейчас — что именно означали все эти поступки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли с силой провел ладонью по лицу, стирая слезы, и издал короткий, нервный смешок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы так усердно заботились обо мне всё это время… Кем вы меня в итоге считали? Своей будущей содержанкой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли! — взгляд Янь Шитина мгновенно потемнел, став пугающе мрачным. — Не смей говорить подобные вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В том, что случилось той ночью под действием препарата, виноват исключительно я один. Перед тобой виноват я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И еще… Я никогда в жизни тебя не ненавидел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на автомате горько переспросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж вы меня не ненавидите, то что тогда? Может быть, я вам нравлюсь? — Сразу после этого он пренебрежительно фыркнул, мгновенно отсекая эту мысль: — Это невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между ними пролегала слишком глубокая, непреодолимая пропасть. У Юй Ли было достаточно здравого смысла и самокритики, чтобы прекрасно понимать: Янь Шитин никогда в жизни не смог бы обратить на него внимание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако парень даже не заметил, как резко изменилось выражение лица Янь Шитина в тот момент, когда прозвучал вопрос о симпатии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав его горькую самоиронию, Янь Шитин плотно сжал тонкие губы и ровным тоном поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И каково же твое окончательное решение теперь? Ты хочешь, чтобы я официально взял на себя ответственность за произошедшее?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Юй Ли в одно мгновение сделалось мертвенно-бледным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ответственность? Вы думаете, я требую от вас какой-то ответственности?! — он вслух растерянно повторил эту фразу дважды, после чего уставился на мужчину в упор: — То есть, по-вашему, я затеял весь этот разговор сегодня только ради того, чтобы выбить из вас какие-то обязательства?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так вот, оказывается, какого он обо мне мнения! И то, что он на протяжении трех месяцев бездействовал — неужели он просто до смерти боялся, что я мертвой хваткой вцеплюсь в него и начну требовать компенсации за ту ночь?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли оперся ладонями о край письменного стола и медленно поднялся со стула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Верите вы мне или нет, но у меня и в мыслях никогда не было вешать на вас какую-то ответственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его губах проступила вымученная, слабая улыбка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мы все здесь взрослые люди. Говорить сейчас об ответственности было бы слишком по-детски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент у него осталось единственное желание — немедленно убраться отсюда как можно дальше и больше никогда в жизни не иметь абсолютно никаких точек соприкосновения ни лично с Янь Шитином, ни в целом с семьей Янь. Он и этот роскошный мир изначально принадлежали к совершенно разным, непересекающимся вселенным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша отрешенно уставился в одну точку где-то на книжном стеллаже и тихим, почти невесомым голосом перебил мужчину:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай просто сделаем вид, будто ничего не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкий свет потолочного светильника в кабинете внезапно моргнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин крепко сжал кулаки, погрузившись в глубокое, затяжное молчание. Наконец его пальцы медленно расслабились. Он глухо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если это действительно то, чего ты хочешь… Я согласен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, господин Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вернувшись к себе, Юй Ли обвел взглядом комнату, в которой прожил больше полумесяца, и почувствовал, как всё его тело пробирает леденящий холод. Ему больше нельзя было оставаться здесь ни единой лишней минуты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слезы продолжали с новой силой душить его, застилая обзор. Юй Ли поспешно вытер лицо рукавом, решительно выдвинул чемодан, закинул на плечи рюкзак и бесшумной тенью навсегда покинул территорию особняка семьи Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поймал на дороге попутное такси и доехал до заранее забронированного отеля. Переступив порог номера, он даже не стал вставлять электронный ключ-карту в слот для включения света. Прямо в кромешной тьме он медленно опустился на корточки и крепко обхватил руками свой чемодан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и сам толком не понимал, отчего так горько плачет. В глубине души он без конца пренебрежительно твердил самому себе: «И чего ты тут сырость развел? О чем здесь вообще плакать?», но слезы вопреки здравому смыслу продолжали литься нескончаемым потоком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего страшного. Всё хорошо. Завтра официально начинается учеба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только начнется новый семестр, у него больше физически не останется никаких поводов пересекаться с Янь Шитином. Стоит ему окончательно вернуться в свой привычный, скромный мир — и все эти кошмары очень скоро останутся далеко позади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…Поздней ночью с третьего этажа главного здания поместья Янь донесся пугающий, раздирающий легкие кашель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ с подносом в руках, на котором дымилась свежесваренный горничной целебный отвар для легких, подошел к кабинету Янь Шитина и негромко постучал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Войдите, — отозвался из-за двери пугающе хриплый, сорванный голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ толкнул дверь и обнаружил, что Янь Шитин сидит неподвижно, не отрывая взгляда от какого-то предмета в своих руках. Подойдя ближе к письменному столу, он разглядел, что хозяин дома держит ту самую коробочку с леденцами от кашля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Управляющий осторожно поставил пиалу с отваром на стол и негромко доложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин, я только что видел, как молодой господин Юй забрал все свои вещи и покинул поместье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело Янь Шитина заметно вздрогнуло. Только после этих слов он наконец заставил себя оторвать взгляд от жестяной коробочки с конфетами и резко вскинул голову:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты знаешь, куда именно он направился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ сокрушенно покачал головой. К тому моменту, как он заметил парня, Юй Ли уже успел дойти до главных ворот территории поместья. Пока дворецкий пытался догнать его, юноша уже сел в подъехавшую машину такси и скрылся из виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин медленно опустил ресницы, снова судорожно покашлял несколько раз и глухо обронил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Свободен. Можешь идти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дворецкий Хэ, однако, остался стоять на месте. Немного поколебавшись, он всё же решился осторожно поинтересоваться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Молодой господин… Вы повздорили с молодым господином Юй?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иначе с чего бы гостю, который так спокойно и мирно жил здесь всё это время, вдруг срываться посреди ночи со всеми вещами и уезжать в неизвестном направлении?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин снял очки, устало потер пальцами переносицу и не проронил ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Видя такое состояние хозяина, дворецкий Хэ понял, что любые дальнейшие расспросы будут излишними. Он бросил на Янь Шитина сложный, полный скрытой тревоги взгляд и тихо покинул кабинет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В помещении снова воцарилась абсолютная, звенящая тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин тупо смотрел на коробочку с леденцами. Стоило ему на мгновение прикрыть глаза, как перед его мысленным взором тут же с кристальной четкостью возникало заплаканное, полное невыносимой боли лицо Юй Ли. А вместе с этим образом в его ушах набатом продолжали звучать те самые яростные, полные отчаяния вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему на протяжении всего этого времени вы вели себя так, словно вообще ничего не произошло?! Зачем нужно было оставаться в моей комнате и разыгрывать этот спектакль, заставляя меня поверить, будто я проснулся первым?!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Янь Шитин плотно сжал губы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...543 lines deleted...]
-        <w:t/>
+        <w:t>Той ночью он до смерти боялся покинуть комнату до того, как Юй Ли придет в себя, а в последующие три месяца панически избегал даже малейших намеков на произошедшее. Потому что его холодный разум прекрасно давал ему отчет: узнай Юй Ли о том, что Янь Шитин помнит каждую секунду той ночи, парень в ту же секунду сбежал бы от него на край света, оборвав любые контакты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разве тот тупик, в котором они оказались прямо сейчас, можно назвать лучшим исходом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к утру Юй Ли наконец нашел в себе силы перебраться с пола на кровать и забылся тревожным сном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему приснился кошмар. Ему снилась та самая злополучная вечеринка, когда он под действием жуткого препарата беспомощно рухнул прямо в объятия Янь Шитина. Но в его сне мужчина лишь глубоко нахмурился, а на его лице проступило выражение крайнего омерзения и брезгливости, после чего он с силой оттолкнул парня от себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следом в пространстве громом прозвучал леденящий голос Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Решил использовать столь грязный метод, чтобы намертво привязать себя к семье Янь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала посмотри на себя в зеркало и подумай, достоин ли ты этого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Юй Ли болезненно сжалось сердце, он отчаянно пытался закричать в ответ, доказать, что у него и в мыслях не было ничего подобного! Но в следующую секунду, вглядываясь в размытые, лишенные четких очертаний черты лица Янь Шитина во сне, он вдруг замер как вкопанный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>До него дошло: реальный Янь Шитин никогда в жизни не опустился бы до подобных поступков и слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весь этот кошмар был всего лишь проекцией его собственных тайных мыслей. В глубине души он сейчас больше всего на свете хотел бы, чтобы Янь Шитин действительно ненавидел его, с омерзением оттолкнул в ту ночь и назвал ничтожеством. Будь всё именно так — тех позорных событий никогда бы не произошло, и его душу сейчас не разрывала бы столь невыносимая, дикая боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако реальность оказалась жестокой: теперь он доподлинно знал, что Янь Шитин на самом деле является глубоким и очень достойным человеком, а потому даже в мире собственных снов Юй Ли больше не мог обманывать самого себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли в слезах с криком проснулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он тупо уставился на матовую пленку, которой было заклеено окно гостиничного номера, а в его душе царила сплошная, беспросветная пустота.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>