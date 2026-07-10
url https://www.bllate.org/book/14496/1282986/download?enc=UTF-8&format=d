--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -14,3043 +14,1331 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 24</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Глава 24. Получение свидетельства</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...2943 lines deleted...]
-        <w:t/>
+        <w:t>Ближе к рассвету, среди глубокой тишины, прошел короткий мелкий дождь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда на следующее утро Юй Ли проснулся, на улице заметно похолодало — в город Y официально пришла осень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Личный водитель Янь Шитина забрал юношу из общежития и привез к уже знакомому роскошному пентхаусу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило парню нажать на кнопку звонка, как дверь открыл сам хозяин дома, уже одетый с иголочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вчера вечером, когда Юй Ли звонил, чтобы дать свое согласие на брак, он до самого конца оставался спокойным и рассудительным. Однако теперь, оказавшись лицом к лицу с Янь Шитином, он внезапно почувствовал какую-то нереальность происходящего, а следом накатила запоздалая неловкость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, — тихо поздоровался Юй Ли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Проходи, — кивнул Янь Шитин и отступил в сторону, освобождая проход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Войдя в гостиную, Юй Ли увидел, что на обеденном столе уже расставлен завтрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сначала позавтракаем, а после спокойно поговорим, — произнес Янь Шитин и первым направился к столу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На столе, как обычно, исходила паром легкая рисовая каша, стояли пиалы с легкими закусками и лежали аккуратно нарезанные дольки апельсина. С первого же взгляда было понятно, что еду привезли из того самого закрытого частного ресторана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последние несколько дней Юй Ли питался исключительно в уличных забегаловках. Местная еда, конечно, пахла очень аппетитно, но совершенно не подходила под его новые, изменившиеся из-за беременности вкусовые предпочтения. Из-за этого каждый раз ему приходилось съедать всего по паре ложек — исключительно ради того, чтобы не спровоцировать приступ тошноты на глазах у младшей сестры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И лишь сейчас, при виде этого домашнего завтрака, к нему наконец-то вернулся нормальный аппетит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За столом они оба молча и неторопливо ели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли время от времени украдкой поднимал глаза, наблюдая за тем, как Янь Шитин с истинно аристократичной неспешностью ест кашу. Несмотря на то, что ему и раньше доводилось делить трапезу с этим мужчиной, Юй Ли никогда прежде не осмеливался вот так открыто и пристально рассматривать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только сейчас он обратил внимание, что Янь Шитин ест размеренно, аккуратно и абсолютно беззвучно… Одним словом, это зрелище вызывало эстетическое удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило этой мысли промелькнуть в голове, как Юй Ли замер. Осознав, о чем именно он только что подумал, парень смущенно прикусил зубами ложку и больше уже не решался поднимать взгляд на мужчину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда с завтраком было покончено, Янь Шитин достал и положил на стол папку с документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это? — Юй Ли опустил взгляд на лежащие перед ним бумаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Брачный договор, — спокойно ответил Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли взял папку и принялся внимательно перелистывать страницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как выяснилось, помимо контрольного пакета в 60% акций корпорации Янь, Янь Шитин также владел долями во множестве других крупных компаний. И согласно условиям договора, после заключения брака все доходы, генерируемые этими ценными бумагами, автоматически признавались их совместным нажитым имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли медленно нахмурился и тихо пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это… не очень правильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин посмотрел на него, но промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли решительно закрыл папку, отложил её в сторону и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если подписать всё в таком виде, получится, что я бессовестно пользуюсь твоим положением и забираю то, к чему не имею никакого отношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прочитав документ, Юй Ли окончательно осознал, насколько колоссальным и невообразимым состоянием обладает Янь Шитин. То имущество, которым владел он сам, по сравнению с богатством мужчины выглядело как крошечная капля воды рядом с полноводной бескрайней рекой. Позволить себе получить столь огромную выгоду Юй Ли просто не позволяла совесть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он прямо посмотрел в глаза Янь Шитину и твердо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай пропишем, что всё добрачное имущество каждого из нас останется в единоличной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин молча и пристально разглядывал Юй Ли. Лицо юноши выражало абсолютную искренность, а в глубине его чистых глаз в форме лепестков персика читалась явная тревога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин прекрасно понимал, что прописанные в первоначальном варианте щедрые условия могли лишь усилить у Юй Ли чувство незаслуженного долга и оказать на него лишнее психологическое давление. В итоге мужчина согласно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, пусть будет по-твоему. — Он сделал короткую паузу и добавил: — Но у меня тоже есть одно условие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого глубокого, низкого голоса, произнесшего фразу «пусть будет по-твоему», мочки ушей Юй Ли незаметно окрасились в нежно-розовый цвет. Он смущенно поджал губы и отозвался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я слушаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все бытовые и повседневные расходы после свадьбы я полностью беру на себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли немного подумал и согласно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его личные траты обычно были весьма скромными. Если ему понадобятся какие-то личные вещи, он вполне сможет купить их на собственные деньги, так что это вряд ли доставит Янь Шитину хоть какие-то серьезные хлопоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В таком случае я попрошу адвоката Лю экстренно переписать договор, — с этими словами Янь Шитин взял мобильный телефон и направился в сторону балкона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли непроизвольно коснулся пальцами горящего уха, задумчиво провожая взглядом его удаляющуюся фигуру. Он ведь только вчера вечером дал согласие на брак, а уже сегодня утром Янь Шитин предоставил ему готовый проект договора. Очевидно, этот документ был подготовлен заранее — судя по всему, сразу после того, как Янь Шитин впервые озвучил свое предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя на тот момент Юй Ли еще не дал своего окончательного ответа, зная прагматичный и предусмотрительный характер Янь Шитина, такая заблаговременная подготовка выглядела вполне в его стиле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Новый вариант соглашения адвокат Лю лично привез уже после полудня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поставив свою размашистую подпись на последней странице, Юй Ли аккуратно отложил ручку, на мгновение погрузился в свои мысли, а затем поднял голову и прямо спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Скажи… после свадьбы нам обязательно нужно будет жить вместе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Янь Шитина, собиравшая листы договора, на долю секунды заметно дрогнула. Он вскинул глаза на Юй Ли и ровным тоном ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Решать тебе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли заколебался. Если он продолжит и дальше оставаться в общежитии, то с каждым месяцем риск того, что соседи по комнате обнаружат его беременность, будет стремительно расти. Переезд к Янь Шитину, без сомнения, являлся самым безопасным и разумным выходом из ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только… В душе у Юй Ли воцарился полный сумбур, и он сам не мог понять причину этого внезапного прилива эмоций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он крепко прикусил губу и нерешительно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я смогу переехать лишь спустя какое-то время. Если я прямо сейчас внезапно соберу вещи и съеду из общежития, у соседей по комнате это точно вызовет кучу лишних подозрений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин внимательно изучал его лицо в течение нескольких секунд, после чего согласно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, без проблем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В свое время, ради того чтобы мальчик смог пойти в школу на год раньше положенного срока, при оформлении семейной регистрационной книги родители указали дату рождения Юй Ли на март. Благодаря этому, согласно официальным данным в удостоверении личности, он уже вполне достиг установленного законом минимального брачного возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для регистрации брака в обязательном порядке требовался оригинал семейной регистрационной книги. Поэтому, подписав все документы и вернувшись в общежитие, Юй Ли сразу же связался с младшей сестрой Юй Синь и попросил её как можно скорее отправить ему документ курьерской доставкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Синь не стала допытываться, зачем брату понадобилась эта книжка, и уже на следующий день в обед отправила посылку экспресс-почтой. Спустя сутки заветный документ был у Юй Ли на руках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утром следующего дня Юй Ли умудрился незаметно выскользнуть из комнаты еще до того, как его соседи успели открыть глаза. Выйдя за ворота университета Y, он сразу же приметил Янь Шитина — мужчина стоял у обочины рядом со своим привычным черным Майбахом, терпеливо ожидая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погода сегодня выдалась на удивление чудесной, утреннее солнце светило мягко и ласково. Это был официальный день, когда Юй Ли и Янь Шитин должны были получить свое свидетельство о браке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз Янь Шитин приехал без личного водителя и сам сел за руль. По дороге к бюро по гражданским делам оба хранили абсолютное молчание. Юй Ли заметно нервничал, его ладони слегка повлажнели от волнения. Однако стоило ему повернуть голову и увидеть абсолютно спокойное, невозмутимое выражение лица Янь Шитина, как в его душе странным образом воцарился покой, а все панические мысли мгновенно улетучились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прибыв на место, они первым делом направились в фотозону и встали в очередь, чтобы сделать официальный снимок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фотограф за стеклом объектива деловито командовал процессом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так, молодожены, пожалуйста, придвиньтесь друг к другу немного ближе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли еще не успел толком сообразить, что нужно делать, как сидящий рядом Янь Шитин уже плавно пододвинул свой стул вплотную к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично. А теперь улыбнитесь, ведите себя более естественно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав команду, Юй Ли незаметно для окружающих сделал глубокий вдох, и уголки его губ сами собой поползли вверх в мягкой, естественной улыбке. Он смотрел прямо в объектив камеры и никак не мог увидеть, улыбается ли в этот момент Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако через секунду раздался довольный голос фотографа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, вот так, замечательно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина удовлетворенно кивнул и нажал на кнопку затвора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя час Юй Ли уже стоял на крыльце перед главным входом в бюро по гражданским делам, опустив голову и неверяще разглядывая зажатую в руках заветную красную книжечку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Открыв свидетельство, он первым делом наткнулся на их общую фотографию. На его собственном лице играла отчетливая, искренняя улыбка, а вот Янь Шитин… Из-за массивного рельефного оттиска государственной гербовой печати, который пришелся прямо на нижнюю часть снимка, изображение слегка исказилось, так что разобрать, улыбался ли мужчина на самом деле, было практически невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем не менее, Юй Ли отчетливо видел, что взгляд Янь Шитина на этой фотографии уже не казался таким пугающе холодным и отстраненным, как обычно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слегка поглаживая пальцами выпуклые края гербовой печати, Юй Ли плотно поджал губы, а его мысли снова унеслись куда-то далеко. Отныне и навсегда они с Янь Шитином стали официальными и законными супругами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, этот брак был заключен исключительно ради будущего ребенка, чтобы у того была полноценная семья. Юй Ли дал себе мысленное обещание четко помнить о своем реальном статусе и не строить лишних иллюзий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре Янь Шитин плавно подогнал автомобиль прямо к ступенькам крыльца и жестом пригласил его сесть в салон. Заметив, что юноша выглядит слишком отрешенным и погруженным в себя, Янь Шитин негромко поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то не так?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мгновенно пришел в себя. Он посильнее сжал в пальцах гладкую обложку свидетельства о браке и тихо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин не стал больше расспрашивать. Машина плавно и бесшумно тронулась с места, увозя их прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли неотрывно смотрел на расстилающуюся впереди дорогу, но ему казалось, будто эта тоненькая красная книжечка в его ладони физически излучает сильный, обжигающий жар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>