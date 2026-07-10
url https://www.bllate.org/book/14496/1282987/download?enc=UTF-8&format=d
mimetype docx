--- v0 (2026-05-22)
+++ v1 (2026-07-10)
@@ -14,4547 +14,1763 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 25</w:t>
-[...15 lines deleted...]
-        <w:t/>
+        <w:t>Глава 25. «Если ты поедешь один, я буду беспокоиться»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...4447 lines deleted...]
-        <w:t/>
+        <w:t>Янь Шитин довез Юй Ли до главных ворот университета Y.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как выйти из машины, Юй Ли мельком взглянул на зажатое в ладони свидетельство о браке, немного подумал и негромко произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, пусть мое свидетельство тоже пока побудет у тебя, хорошо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если он случайно оставит его в комнате общежития и кто-то из соседей его увидит, объяснить это будет практически невозможно. К тому же, его законным супругом стал не кто иной, как старший брат Янь Суя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли Юй Ли добавил еще один вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь не станешь рассказывать Янь Сую о том, что мы поженились?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцы Янь Шитина, сжимавшие рулевое колесо, на долю секунды заметно напряглись. Он повернул голову и пристально посмотрел на Юй Ли. Прошло немало времени, прежде чем мужчина ровным голосом ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не стану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не заметил этой секундной заминки в поведении мужчины и, получив четкий ответ, мысленно облегченно выдохнул. По крайней мере, сейчас он не хотел, чтобы окружающие узнали об этом событии. Стоит этой тайне всплыть наружу, как посыплются бесконечные расспросы о причинах столь поспешного брака, и тогда вряд ли получится честно ответить, что всё это было сделано ради будущего ребенка…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Более того, Юй Ли до сих пор не набрался смелости рассказать о свадьбе даже собственной матери и младшей сестре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Передав свое свидетельство о браке в руки Янь Шитину, Юй Ли аккуратно открыл дверцу Майбаха и покинул салон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь, до свидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин проводил его взглядом и едва заметно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До свидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина терпеливо ждал у обочины до тех пор, пока худощавый силуэт юноши окончательно не растворился в глубине территории кампуса. Лишь после этого он перевел взгляд на лежащие на соседнем сиденье красные книжечки, завел двигатель и плавно тронулся с места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оформление документов заняло приличное количество времени, поэтому когда Юй Ли наконец переступил порог своей комнаты в общежитии, стрелки часов уже приближались к одиннадцати часам утра. Лю Цун ушел заниматься в библиотеку и еще не возвращался, так что в комнате находились только Янь Суй и Сюй Бинь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Юй Ли открыл дверь, Сюй Бинь, который в этот момент сидел за своим столом и увлеченно что-то изучал на экране ноутбука, от неожиданного звука испуганно вздрогнул и резко обернулся. Разглядев вошедшего, он шумно выдохнул и прижал руку к груди:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сы-эр, это ты… Ну и напугал ты меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли виновато улыбнулся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, это я. Извини, не хотел тебя пугать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего страшного, — Сюй Бинь покачал головой и вернулся к своим делам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока они переговаривались, Янь Суй, дремавший на своей кровати, лениво отодвинул плотную шторку и заспанным взглядом посмотрел вниз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Юй Ли, ты уже вернулся? И куда это ты сорвался с самого утра пораньше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли аккуратно убрал семейную регистрационную книгу в ящик стола и озвучил заранее заготовленную легенду:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нужно было переоформить кое-какие документы для удостоверения личности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А-а, понятно, — Янь Суй лениво кивнул. Этот вопрос был задан им чисто из праздного любопытства, поэтому допытываться дальше он не стал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда пришло время обеда, Юй Ли в очередной раз категорически отказался от предложения Янь Шитина заказать ему доставку еды из ресторана и вместе с Сюй Бинем отправился в студенческую столовую. С тех пор как Сюй Бинь начал слишком пристально обращать внимание на его частые «заказы еды на вынос», Юй Ли старался по максимуму питаться вместе со всеми. И хотя местная пища по-прежнему казалась ему не слишком аппетитной, если он выбирал максимально легкие, диетические блюда без резких запахов, ему вполне удавалось заставить себя съесть полноценную порцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После обеда они вернулись в комнату. Янь Суй к тому времени уже успел навести марафет и убежал на очередное свидание с Сюй Чанкэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли лениво сидел на своем стуле, вяло грыз сочное яблоко и то и дело клевал носом от накатившей сонливости. Сидящий за соседним столом Сюй Бинь то и дело бросал на него странные, нерешительные взгляды, словно очень хотел о чем-то спросить, но никак не решался начать разговор. И лишь когда Юй Ли наконец оставил яблоко, забрался по лесенке на свою кровать и устроился на полуденный сон, Сюй Бинь отвел от него взгляд и глубоко задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж все официальные процедуры в бюро по гражданским делам были успешно завершены, оригинал семейной регистрационной книги необходимо было как можно скорее вернуть обратно домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ближе к вечеру Юй Ли вышел из пункта приема экспресс-доставки и сразу же набрал сообщение для младшей сестры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Синьсинь, я отправил регистрационную книгу обратно. Когда посылка прибудет, курьер оставит её в постамате у дома. Заберешь её на выходных, хорошо?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку в это время в школе еще вовсю шли уроки, Юй Синь не смогла ответить ему мгновенно. Юй Ли убрал мобильный в карман брюк и уже собирался повернуть к жилым корпусам, как вдруг экран снова вспыхнул от входящего сообщения. Это было сообщение от Янь Шитина:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я жду тебя у главных ворот университета.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли удивленно округлил глаза и быстро набрал ответ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[? Старший брат Янь, что-то случилось?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поедем поужинаем вместе.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли быстрым шагом направился к выходу с территории кампуса. Стоило ему подойти к обочине и сесть в салон уже знакомого автомобиля, как он вежливо поздоровался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Старший брат Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин медленно перевел на него свой глубокий взгляд и издал короткое «м-м» в знак приветствия. Личный водитель плавно нажал на педаль газа, и машина тронулась с места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент телефон Юй Ли снова тихо пискнул — это Юй Синь прислала ему забавный смайлик в виде значка «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли: [Уроки уже закончились?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Синь: [Ага, как раз сейчас сижу ужинаю.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя пару секунд от неё прилетело еще одно сообщение: [Гэгэ, я только сегодня случайно наткнулась на деньги, которые ты тайно спрятал в потайной карман моего рюкзака… Ну зачем ты снова отдаешь мне свои сбережения? Тебе самому-то хоть хватает на жизнь?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли: [Конечно хватает, даже не думай переживать об этом. На выходных обязательно отвези свой велосипед в мастерскую или, если ремонт обойдется слишком дорого, просто купи себе новый. Если денег не будет хватать — сразу же говори мне.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Синь: [Хватает, честное слово! У меня ведь и у самой скопилась приличная сумма из карманных денег. Спасибо тебе огромное, гэгэ! [Спасибо, брат.jpg]]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли: [Гладит по голове.jpg]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Экран телефона погас. Юй Ли уставился в окно автомобиля, и на его лице невольно отразилась глубокая печаль. Он снова вспомнил тот сбивчивый рассказ сестры во время их прогулки по зоопарку. То, что рядом с матерью в последнее время постоянно крутится один и тот же мужчина, чьи намерения выглядят весьма недвусмысленно, было исключительно личным делом старшего поколения. И Юй Ли, как сын, чувствовал себя крайне неловко, пытаясь вмешаться в эту ситуацию. Ведь не может же он позвонить матери и в лоб спросить, действительно ли у неё появился тайный ухажер?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли болезненно нахмурился. Он твердо решил при первой же возможности поговорить с матерью с глазу на глаз, вот только подобрать подходящий момент для такой деликатной беседы оказалось задачей не из легких. Юноша устало опустил голову на мягкую подушку, прижался щекой к прохладному стеклу автомобильного окна и тихо, едва слышно вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя полчаса Майбах плавно затормозил перед главным входом в роскошный ресторан, чья архитектура и ландшафтный дизайн в мельчайших деталях повторяли изысканные классические сады региона Цзяннань. Юй Ли прогнал невеселые мысли, вышел из салона и последовал за Янь Шитином внутрь. Стоило им миновать массивные деревянные ворота, как парень обратил внимание на живописную беседку-павильон на воде, расположенную прямо посреди искусственного пруда с правой стороны. Это место показалось ему удивительно знакомым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав еще несколько шагов вперед и сменив ракурс, Юй Ли наконец-то осознал причину этого. Тот самый минималистичный контурный логотип, который красовался на фирменных крафтовых пакетах с доставкой еды из «закрытого частного ресторана», один в один повторял очертания этого изящного водного павильона. Оказывается, Янь Шитин привез его именно в то заведение, откуда все эти дни заказывал для него специальное меню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Неужели из-за того, что я последние дни упорно отказывался от его доставок в общежитие, он решил лично привезти меня сюда?» — промелькнуло в голове у Юй Ли, но он тут же испуганно одернул себя, побоявшись показаться излишне самонадеянным. Он украдкой бросил взгляд на идущего рядом Янь Шитина и неожиданно столкнулся с его прямым, внимательным взором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хочешь для начала немного прогуляться и осмотреть местный сад? — негромко поинтересовался мужчина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли на секунду замялся, не зная, как лучше ответить, но Янь Шитин уже плавно остановился и сделал знак приветствовавшему их администратору. Он четко и уверенно перечислил названия нескольких легких блюд, после чего снова повернулся к юноше:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли мгновенно пришел в себя и послушно последовал за мужчиной к той самой беседке на воде. Павильон был полностью открыт со всех четырех сторон, благодаря чему отсюда открывался великолепный, панорамный вид на весь архитектурный комплекс. В самом дальнем юго-западном углу, прямо у массивной каменной стены, росло раскидистое вековое дерево, чей ствол обхватить могли бы разве что три взрослых человека. Центральные здания усадьбы были соединены между собой изящными крытыми галереями, чьи деревянные стены украшали сквозные резные окна с традиционными узорами. У самой кромки воды высилась искусственная горка из декоративного камня, на вершине которой примостилась небольшая смотровая беседка, соединенная аккуратным мостиком с их водным павильоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально у Юй Ли не было особого настроения для экскурсий, но после того как Янь Шитин неторопливо провел его по всему маршруту, он сам не заметил, как полностью погрузился в созерцание этой древней, умиротворяющей красоты. Тяжелое чувство, весь день давившее на грудь, постепенно рассеялось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому моменту как они завершили прогулку, все заказанные блюда уже были поданы в их отдельный закрытый кабинет. Мужчина лично налил Юй Ли чашку теплой чистой воды и ровным, спокойным тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По дороге сюда ты выглядел очень подавленным и погруженным в свои мысли. Что-то случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли так и замер с чашкой в руках. Пока они ехали в машине, он был настолько увлечен собственными переживаниями, что даже не заметил, как Янь Шитин пристально наблюдал за его состоянием. Оказывается, от взгляда этого человека не укрылась ни одна деталь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли опустил глаза, прикусил губу и заколебался, не зная, стоит ли посвящать постороннего человека в свои семейные проблемы. Лицо Янь Шитина, как обычно, оставалось абсолютно бесстрастным и невозмутимым, но в его голосе прозвучали удивительно мягкие, успокаивающие нотки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если возникли какие-то трудности, в решении которых я могу оказать помощь, ты можешь прямо сказать мне об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли сделал небольшой глоток теплой воды. Его нерешительность была вызвана исключительно тем, что эта тема напрямую затрагивала его личную жизнь и положение дел в семье. Но теперь, когда они с Янь Шитином официально связали себя узами брака — пусть даже этот союз был заключен не по взаимной любви, а ради будущего ребенка, — скрывать от своего единственного союзника реальное положение дел казалось глупым и бессмысленным. К тому же, учитывая рациональный и спокойный характер Янь Шитина, тот вполне мог бы дать хороший совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Приняв окончательное решение, Юй Ли аккуратно поставил чашку на стол, опустил веки и тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Моя семья… Я рос в неполной семье. Мой отец скончался девять лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли никогда и ни с кем не делился этой личной трагедией, об этом факте не знал даже его близкий друг Янь Суй. Юноша искренне полагал, что за столько лет боль притупилась и он сможет произнести эти слова абсолютно спокойно и равнодушно. Но стоило ему начать рассказывать об этом Янь Шитину, как голос предательски дрогнул, и ему пришлось сделать вынужденную паузу. Слово «скончался» далось ему с огромным, видимым трудом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В неполной семье… Рука Янь Шитина, собиравшаяся налить чай, на секунду заметно замерла. Он вскинул глаза на сидящего напротив юношу. Выражение лица парня оставалось относительно спокойным, но едва заметно подрагивающие густые ресницы выдавали его истинное, глубокое душевное волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин молча отставил тяжелый чайник в сторону и аккуратно положил ладонь на край традиционного квадратного стола. Когда он использовал аргумент о «полноценной семье с обоими родителями», чтобы убедить Юй Ли согласиться на брак, не нанес ли он тем самым глубокую, неосознанную рану этому хрупкому человеку? Мужчина медленно убрал руку со стола и слегка сжал пальцы в кулак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли не видел внутренней борьбы Янь Шитина. Он незаметно сделал глубокий вдох и продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Несколько дней назад моя младшая сестра во время приезда рассказала мне…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он в общих чертах пересказал мужчине слова Юй Синь, а также поделился своими собственными мыслями и страхами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин всё это время слушал его очень внимательно, не проронив ни единого слова. И лишь когда Юй Ли окончательно замолк, мужчина спокойно произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ключевой элемент в этой истории — сам этот мужчина. Для начала необходимо детально выяснить, что он из себя представляет как человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли от неожиданности вздрогнул и удивленно вскинул голову на Янь Шитина. Тот уверенно продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если он окажется действительно порядочным и достойным человеком, то он в первую очередь обязан будет считаться с чувствами и психологическим состоянием твоей младшей сестры. И все вопросы, связанные с началом их новой совместной жизни с твоей матерью, он должен будет урегулировать самостоятельно. Если же выяснится, что он преследует какие-то корыстные цели или просто является непорядочным человеком, то решить эту проблему станет еще проще.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли растерянно захлопал глазами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И как же тогда поступить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надавить непосредственно на него и заставить его по собственной воле навсегда исчезнуть из жизни твоей матери, — спокойно произнес Янь Шитин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его голос на протяжении всего разговора оставался абсолютно ровным, твердым и уверенным. Юй Ли мысленно последовал за его рассуждениями и вынужден был признать, что этот прагматичный план действительно выглядит самым идеальным решением проблемы. Если он начнет расспрашать обо всем саму мать, её личные чувства и субъективное отношение к этому человеку могут сильно исказить реальную картину и помешать ему сделать правильные выводы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша поинтересовался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но как мне разузнать о нем всю правду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин на секунду замолчал, внимательно вглядываясь в чистые, прозрачные глаза Юй Ли, после чего ровным тоном ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я рекомендую понаблюдать за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помимо официальных анкетных данных и сухих фактов, единственный способ узнать истинное лицо человека — это понаблюдать за его поведением и поступками в реальной жизни. А для того чтобы осуществить это личное наблюдение, Юй Ли в обязательном порядке необходимо было на несколько дней вернуться в родные края.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша слегка опешил. Возвращение домой… Он непроизвольно опустил взгляд на свой пока еще абсолютно плоский живот. Хотя срок был совсем маленьким, фигура ничуть не изменилась и ни мать, ни сестра при всем желании не смогли бы ничего заметить (да и мысль о беременности лица мужского пола никогда бы не пришла им в голову), Юй Ли всё равно чувствовал внутри подсознательный страх. И этот страх был связан не только с тем, что его близкие могут оказаться совершенно не готовы принять эту шокирующую правду… Юй Ли плотно сжал губы, а в его глазах отразилась тяжелая внутренняя борьба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конечном итоге он принял решение и уверенно кивнул:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо. В таком случае я прямо завтра с утра отправлюсь домой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин внимательно посмотрел на него, после чего аккуратно пододвинул ближе к его тарелке пиалу с ароматными свиными ребрышками на пару с пшеном:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для начала поешь как следует, еда уже начинает остывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, — Юй Ли бережно взял в руки палочки и впервые за весь день искренне, тепло улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Янь Шитин четко указал ему правильное направление действий, и теперь, когда план созрел в его голове, груз забот перестал казаться таким неподъемным. Раз уж главная проблема была решена, да и местная пища идеально соответствовала его капризному аппетиту, Юй Ли в отличном расположении духа с удовольствием съел целую пиалу риса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После ужина Янь Шитин на машине доставил его обратно к общежитию. К тому моменту как Майбах припарковался у ворот университета Y, на улицу уже опустилась глухая ночная тьма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда автомобиль окончательно остановился, Янь Шитин спокойным, будничным тоном произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра утром я поеду вместе с тобой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Юй Ли, уже собиравшаяся потянуть за ручку автомобильной двери, на долю секунды замерла в воздухе. Он резко повернул голову и в блеклом, желтоватом свете придорожного фонаря наткнулся на абсолютно серьезный, решительный взгляд мужчины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша на подсознательном уровне попытался вежливо отказаться от такой щедрой помощи, не желая обременять его:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ведь у тебя наверняка полно важных дел в компании, ты так сильно занят по работе…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все текущие рабочие вопросы я вполне могу контролировать в дистанционном режиме, — ровным тоном перебил его Янь Шитин. — Юй Ли, — в голосе мужчины внезапно прозвучали удивительно мягкие, бархатистые нотки, — если ты поедешь туда один, я буду очень беспокоиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И хотя Юй Ли прекрасно отдавал себе отчет в том, что эта фраза была продиктована исключительно заботой о будущем ребенке, его сердце всё равно совершило сильный, отчетливый кувырок в груди. Он всегда был человеком, который абсолютно не умел противостоять мягкому, заботливому отношению, и перед лицом такой искренней заботы у него просто не повернулся язык ответить категоричным отказом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли непроизвольно коснулся пальцами слегка загоревшегося уха и тихо сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну… хорошо, договорились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Завтра утром я лично приеду забрать тебя. Возвращайся в комнату и как следует выспись перед дорогой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Ли послушно кивнул, потянул за ручку двери и на автомате тихо произнес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спокойной ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед тем как массивная пассажирская дверь Майбаха окончательно захлопнулась, до его слуха долетел глубокий, низкий бархатистый голос мужчины:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спокойной ночи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>