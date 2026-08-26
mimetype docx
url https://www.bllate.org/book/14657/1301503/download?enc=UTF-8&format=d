--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -654,50 +654,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Он вернулся домой около десяти вечера. Поместье сияло огнями: главный дом, флигели и даже отдаленные пастбища и виноградники были ярко освещены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1390,51 +1406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это всего лишь договорной брак. Сбежит — найду другого, — бросил Чэн Е. Даже если СМИ пестрели снимками их «идиллии», фанаты в сети могли верить во что угодно, но они-то, друзья, знали правду.</w:t>
+        <w:t>— Это всего лишь договорной брак. Сбежит — найдёт другого, — бросил Чэн Е. Даже если СМИ пестрели снимками их «идиллии», фанаты в сети могли верить во что угодно, но они-то, друзья, знали правду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,50 +2206,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сы Юэ на самом деле хотел избежать встречи с Бай Цзянем. Если бы машина могла заехать прямо в его спальню, он бы так и сделал, лишь бы не сталкиваться с мужем, который вел себя так, будто вчера ничего не произошло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4559,50 +4591,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У тритонов так много окрасов, что у каждого могут быть свои предпочтения. Даже в шоу-бизнесе полно красавцев с яркими хвостами. Но вкус Сы Юэ был странным: черный считался мрачным и пугающим, даже если речь шла о самом Бай Цзяне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>