--- v0 (2026-05-22)
+++ v1 (2026-08-26)
@@ -1326,50 +1326,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Когда Сы Юэ вошел в аудиторию, Чэн Цзюэ стоял у двери и жевал две булочки — в учебный корпус еду проносить запрещалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2158,50 +2174,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Утренние занятия состояли из патологии и биохимии. Профессор биохимии оказался невысоким полным старичком с длинной белой бородой. На нем были очки для дальнозоркости, а волосы были абсолютно седыми. Сразу было видно, что это старый тритон, но его взгляд оставался острым, а голос — зычным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -2670,50 +2702,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>На обед Сы Юэ пошел в ближайшую столовую. Первый этаж — обычная еда, второй — китайская кухня, третий — западная. Он выбрал второй. За последнее время Бай Цзянь так избаловал его деликатесами, что вид обычных блюд не вызывал аппетита. Он лениво выбрал пару ярких закусок и сел у окна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3246,50 +3294,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>До конца занятий оставалось пять минут, а Сы Юэ уже сжимал в руке ключи от машины, готовый сорваться с места.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -3918,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Слушай, Чэн Цзюэ, вы со Симо вроде как кореша?</w:t>
+        <w:t>— Слушай, Чэн Цзюэ, вы с Сы Юэ вроде как кореша?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нет! — Чэн Цзюэ раздраженно сбросил чужую руку со своего плеча. — И это бесполезно. Мы со Симом всего парой фраз перекинулись. Он меня слушать не станет. Он, по-моему, даже на самого Бай Цзяня с высокой колокольни смотрит.</w:t>
+        <w:t>— Нет! — Чэн Цзюэ раздраженно сбросил чужую руку со своего плеча. — И это бесполезно. Мы с Сы Юэ всего парой фраз перекинулись. Он меня слушать не станет. Он, по-моему, даже на самого Бай Цзяня с высокой колокольни смотрит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,50 +4398,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сы Юэ не знал о проблемах друга. Дойдя до парковки, он увидел Куллинан, который даже в сумерках выглядел внушительно. С довольной миной он забрался в салон. Знай он раньше, что за брак с Бай Цзянем полагается целый гараж машин, он бы не раздумывал ни секунды — примчался бы с вещами в ту же ночь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -5487,50 +5567,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— А-Юэ, иди сюда. Дай мне тебя обнять, — голос тритона был хриплым, пропитанным влагой, но в нем всё еще слышалась та самая мягкость, присущая только Бай Цзяню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>