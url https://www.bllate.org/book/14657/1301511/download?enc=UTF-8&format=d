--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -654,50 +654,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Бай Лу в пушистой пижаме и дядя Чэнь стояли в мезонине — небольшой художественной студии наверху. Сквозь круглое окно в стене они могли видеть всё, что происходит внизу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1422,50 +1438,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>В пять утра луна зашла. Дядя Чэнь, следивший за временем, включил свет. Огромная хрустальная люстра в гостиной вспыхнула, заливая всё ярким, как днем, светом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1678,50 +1710,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сы Юэ проснулся только на следующий день после обеда. Открыв глаза, он увидел за окном золотой закат — даже облака казались пылающими слитками золота. Каждое движение давалось с трудом: руки ныли, поясница болела, а ноги… ноги просто отваливались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4238,50 +4286,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Сы Юэ стоял перед массивным письменным столом. В воздухе плыл аромат шалфея от аромалампы. Бай Цзянь достал из-под стола небольшой круглый аквариум на изящной деревянной подставке. Внутри были кораллы, галька, крошечные ракушки и несколько ослепительно белых рыбок. Даже глаза у них были белыми, а плавники походили на тончайшую белую вуаль.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -4494,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сы Юэ покачал head:</w:t>
+        <w:t>Сы Юэ покачал головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>