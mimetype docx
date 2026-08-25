--- v0 (2026-05-21)
+++ v1 (2026-08-25)
@@ -14,1779 +14,2595 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ли не стал действовать опрометчиво, вместо этого он обратился к Системе:</w:t>
-[...1727 lines deleted...]
-        <w:t>[Динь~ Миссия выполнена]</w:t>
+        <w:t>Тан Ли не стал действовать опрометчиво, а спросил Систему:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что за человек этот Шэнь Яочуань?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Времени было в обрез, он не мог подробно изучить информацию об этом мире, переданную Главной Системой, поэтому попросил помощника вкратце всё описать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система поспешила объяснить: [Это книжный мир, а Шэнь Яочуань — его главный герой, относящийся к типажу «прекрасный, сильный и с трагичной судьбой».]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Его отец был Императором мерфолков этого поколения с крайне редкой ментальной силой уровня SS, а мать — человеком с такой же ментальной силой SS.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[К сожалению, их межрасовая любовь поначалу не была принята ни одним из народов. Было слишком много сплетен, поэтому они просто постоянно бороздили космос, сражаясь с внешними врагами, и не возвращались на Голубую Звезду.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Пока однажды они не привезли с собой младенца Шэнь Яочуаня — первого полукровку человека и мерфолка в истории.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но вскоре после этого его родители исчезли, отправившись в какую-то неизвестную звездную систему, и с тех пор о них ничего не было слышно.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Как первый ребенок, рожденный вопреки расовым барьерам, да еще и с беспрецедентной ментальной силой уровня SSS, Шэнь Яочуань до десяти лет жил в исследовательских институтах. С ранних лет он подвергался жесточайшим тренировкам и различным экспериментам. Из него сделали идеальную машину — самое острое лезвие этой планеты.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хотя он с детства не видел родителей, во время беременности его мать и отец написали ему много писем. Он бережно хранит их, они были очень добрыми людьми.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Вера в то, что он найдет родителей, была тем стержнем, который помогал ему двигаться вперед.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя в отстраненные темно-синие глаза мужчины, Тан Ли, прильнув к краю разбитой скорлупы, выпустил пузырек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Классический сюжет про сильного и прекрасного героя с тяжелой судьбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А что могу сделать я?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз он главный герой, у него наверняка есть сюжетная броня и бафф протагониста. С удачей у него должно быть всё в порядке, так что ластиться к нему ради её повышения вроде как ни к чему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Несколько лет назад во время космической битвы Шэнь Яочуань получил ранение стрелой в хвост, что привело к неизлечимому увечью. Его ментальная сила тоже серьезно пострадала и стала крайне нестабильной. Окружающие боятся к нему приближаться, опасаясь попасть под удар. Он больше не может путешествовать по звездам в поисках родителей и не может защищать планету.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Его сила и убеждения рухнули в одночасье.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ему нужно преодолеть этот кризис, чтобы сюжет мог развиваться дальше.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Изначально сюда планировали направить другого сотрудника на роль фонового пассива-главного героя. Того персонажа зовут Сюй Ляньхуа, он человек, и он должен был стать единственным, кто согласился бы приблизиться к Шэнь Яочуаню в период нестабильности его ментальной силы, чтобы поддержать в самое трудное время.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но так как вы попали сюда в своем истинном теле русала, Главная Система перенастроила данные. Теперь вам нужно использовать свой бафф удачи, чтобы возродить надежду Шэнь Яочуаня. А вот как именно это сделать — зависит от вас.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли кивнул, не раздумывая больше, он обхватил свой мягкий бледно-оранжевый хвостик и высунул его из скорлупы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выдвигаемся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань почти забыл про свой день рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не традиция, по которой каждый мерфолк в двадцать лет должен вернуться во дворец, где сам Император проведет для него церемонию совершеннолетия, он бы, как и в прошлые годы, вообще не вспомнил об этой дате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Церемония совершеннолетия изначально требовала, чтобы молодой мерфолк отправился в глубины океана и убил свирепого кита, мясо которого затем приготовят для пиршества в честь родственников и друзей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размеры такого кита обычно превосходят размеры обычного мерфолка в несколько десятков раз, но перед владыками морей — мерфолками — он не представляет особой угрозы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но из-за травмы хвоста этот этап для Шэнь Яочуаня опустили. Ему просто должны были надеть корону, и сделать это предстояло нынешнему регенту мерфолков — его младшему дяде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Корона превращается в крошечную пуговицу, которая сопровождает мерфолка всю жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А настоящий Император мерфолков... его отец, вместе с матерью бесследно исчез на чужих звездах, когда Шэнь Яочуань был ещё совсем мал, и с тех пор о них ничего не было слышно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За столько лет поисков он не добился никаких результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он думал, что будет искать их вечно, но несколько лет назад в битве с инопланетянами получил стрелу в хвост. Войну они выиграли, жизнь ему спасли, но хвост остался искалеченным, а ментальная сила была серьезно нарушена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В воде мерфолки передвигаются в основном за счет хвоста. С покалеченным хвостом на дне океана было практически невозможно двигаться. Ради удобства ему пришлось принять человеческий облик и использовать инвалидную коляску на суше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, его мать была человеком, в его жилах текла человеческая кровь, так что оба эти места были для него домом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Домом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань находил это забавным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолки преклоняются перед силой: те, кто не подчинялся ему, были избиты до полусмерти и в итоге стали его верными помощниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди же, хитрые и расчетливые, испытывали к нему лишь уважение пополам со страхом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он вырос в окружении всеобщих ожиданий, став именно тем идеальным оружием, которое они все хотели видеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он никогда не чувствовал того самого тепла «дома».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В непринужденном молчании церемония «коронации» подошла к своей кульминации и завершению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только корона из жемчуга и драгоценных камней коснулась его головы, она превратилась в мягкое свечение, которое в одно мгновение окутало его целиком. Это была исцеляющая духовная магия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Легенды гласили, что много-много лет назад их предки — русалы — были превосходными целителями. Жаль только, что в результате естественного отбора русалы вымерли, появились мерфолки, и сила стала единственным веским аргументом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из потока света перед ним выпала маленькая жемчужная пуговица с мягким блеском.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань собирался поймать её, но тут раздался стук. С пуговицей столкнулось маленькое, размером с ладонь, яйцо мерфолка и вместо нее приземлилось прямо ему в руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дыре на скорлупе мелькнул бледно-оранжевый хвостик, но тут же быстро спрятался внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань слегка прищурился, но так и не смог разглядеть малыша внутри. Маленькое существо, казалось, испугалось и свернулось в клубочек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На скорлупе не было узоров-меток, оставляемых родителями, — видимо, это брошенное яйцо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно чья-то рука протянула ему пуговицу, и следом раздался злорадный голос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надо же, какое совпадение. Говорят, каждый мерфолк обязан воспитывать детей, и даже сирота будет тщательно выращен, прямо как ты, брат Чуань. Раз уж ты всё равно в таком состоянии, может, поможешь посидеть с ребенком? Заодно время убьешь. По-моему, вы друг другу подходите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одной фразой он оскорбил Шэнь Яочуаня дважды: намекнул на отсутствие родителей и обозвал калекой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говорил это стоявший за его спиной человек, толкавший инвалидную коляску. Это был сын его дяди со стороны матери, Ло Чэнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за того, что его мать в свое время тайно обручилась с отцом и отказалась выходить замуж за принца людей, вся семья Ло затаила на неё огромную обиду. Они считали, что она упустила шанс возвысить семью Ло, переметнувшись к инородцам. Соответственно, и к Шэнь Яочуаню, как к полукровке, они не испытывали никакой симпатии, боясь лишь его власти и силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот Ло Чэнь всегда конфликтовал с ним. До рождения Шэнь Яочуаня Ло Чэнь, обладая ментальной силой уровня S, был в центре всеобщего внимания и даже обручился со Второй принцессой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но с появлением Шэнь Яочуаня Ло Чэнь постоянно оставался на вторых ролях. Столько лет глотая обиды, теперь, когда Шэнь Яочуань стал инвалидом и калекой, он, естественно, не упускал случая отпустить парочку едких комментариев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мерфолки всегда горой стояли за своих. Когда Шэнь Яочуаню надевали корону, и это маленькое яйцо, шатаясь, подплыло к нему, никто его не остановил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Появление новой жизни — это святое событие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А этот человек всё испортил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да ещё и так открыто насмехался над Шэнь Яочуанем...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успели несколько мерфолков вмешаться, как Шэнь Яочуань взял пуговицу и, подняв глаза, бросил на них холодный взгляд. Мерфолки тут же закрыли рты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они знали Шэнь Яочуаня много лет, много лет сражались плечом к плечу, и прекрасно поняли его без слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У этого Ло Чэня была помолвка со Второй принцессой, и если ничего не случится, через несколько лет состоится свадьба. В этот раз он не просто представлял семью дяди Шэнь Яочуаня на его церемонии совершеннолетия, он представлял всю человеческую императорскую семью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Драгоценный» гость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его нельзя было ни отругать, ни побить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, мерфолки и люди сосуществовали в этой звездной системе — они были и партнерами, и соперниками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если они побьют Ло Чэня, да еще и прикрываясь именем Шэнь Яочуаня, это непременно спровоцирует серьезный конфликт между двумя расами и поставит Шэнь Яочуаня под удар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но... океан — опасное место. Даже мерфолкам, живущим на дне, приходится быть осторожными, что уж говорить о людях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот Ло Чэнь... когда церемония закончится, они найдут возможность устроить ему подлянку. Да так, чтобы он и пикнуть не смел, проглотив обиду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этому они научились в спаррингах с Шэнь Яочуанем — этот парень обожал использовать особенности подводного рельефа, чтобы создавать противникам невыносимые условия. Сколько раз они даже коснуться его хвоста не могли, как оказывались в ловушке из-за каких-нибудь подводных аномалий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань не любил шум, поэтому на церемонию позвал лишь нескольких самых близких друзей-мерфолков и своего младшего дядю-регента. Было очень тихо. Ло Чэнь, понимая, что мерфолки не посмеют его тронуть, стал вести себя еще наглее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах да, я и забыл. Брат Чуань, твоя ментальная сила ведь тоже повреждена. Она нестабильна и может навредить детёнышу. Даже мне не по себе стоять рядом с тобой. Посмотри, как он тебя боится... лучше не стоит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше Шэнь Яочуань часто подавлял его своей ментальной силой SSS. А теперь посмотрите на него: калека с нестабильной ментальной силой, к которому никто не хочет подходить из страха попасть под раздачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не успел он договорить, как из скорлупы высунулись две маленькие ручки, легли на край пролома и осторожно дотронулись до пальцев Шэнь Яочуаня, выпустив пузырек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань, находившийся ближе всех, тут же встретился взглядом с парой ясных глаз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был очень милый русалёнок. Хотя дыра в скорлупе была невелика, этого хватило, чтобы рассмотреть его личико: черные волосы, черные глаза-пуговки, милые пухлые щечки, и, кажется, он очень любил пускать пузыри.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шэнь Яочуань чуть пошевелил пальцем и осторожно, словно пробуя, «дал пять» малышу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за его подавляющей мощи детёныши со слабой ментальной силой обычно пугались до слез или прятались. За всю свою жизнь он почти никогда не находился так близко к малышам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удивительно, но этот кроха не спрятался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ручки были очень мягкими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И очень милыми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дзинь~ Задание выполнено]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,755 +2622,803 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тан Ли наконец-то вздохнул с облегчением. Он долго сидел внутри скорлупы и не слышал звука выполнения задания. Как и ожидалось, нужно было по-настоящему "встретиться лицом к лицу".</w:t>
-[...703 lines deleted...]
-        <w:t>— Что нужно, чтобы оформить опеку?</w:t>
+        <w:t>Тан Ли наконец-то с облегчением выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он так долго просидел в скорлупе и не слышал звука выполненного задания. Оказалось, нужно было действительно «встретиться» в прямом смысле этого слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же этот человек так унижал Шэнь Яочуаня, что Тан Ли просто не мог на это спокойно смотреть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его задача — помочь Шэнь Яочуаню пережить этот кризис и воспрянуть духом, а такие люди — лишь камень преткновения на пути к успеху. Он ни за что не позволит этому выскочке распускать перья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он будет прижиматься к Шэнь Яочуаню!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И сразу за этим...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дзинь~ Новое задание: сделайте так, чтобы Шэнь Яочуань усыновил вас]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Награда за задание: 10 монет удачи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Штраф за провал: вычет 100 монет удачи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот же подстава. Задания действительно шли по сюжету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ему заставить Шэнь Яочуаня усыновить его?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система предложила: [Подставь его! Используй моральный шантаж!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Система: [Многие детёныши воспринимают того, кого видят первым после вылупления, как своих родителей.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А вот это факт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на пальцы, соприкасающиеся с его ладошкой, Тан Ли выпустил цепочку пузырьков. Набравшись смелости, он обхватил их обеими руками, мысленно повторяя: Шэнь Яочуань хоть и мерфолк, но сейчас он в человеческом облике. Не боюсь, не боюсь, не боюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Дзинь~ Монеты удачи +1]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Ли: «!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А со стороны это выглядело так: только что проклюнувшийся русалёнок ласково прижался к Шэнь Яочуаню, словно признал в нем родного человека, и отказывался отпускать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На губах Шэнь Яочуаня появилась легкая улыбка. Его пальцы, которые обнимал малыш, коснулись прохладной скорлупы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кажется, он меня совсем не боится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ло Чэнь поперхнулся, не найдя что ответить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какие процедуры нужны для оформления опеки?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>